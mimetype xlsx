--- v0 (2026-05-14)
+++ v1 (2026-09-28)
@@ -35,66 +35,66 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>Badan Keuangan Daerah</t>
   </si>
   <si>
     <t>Penyedia Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
-    <t>Perkembangan Pembiayaan Daerah</t>
+    <t>Perkembangan Pembiayaan Daerah Di Kabupaten Semarang</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>Rupiah</t>
+  </si>
+  <si>
     <t>1. Pembiayaan Daerah</t>
   </si>
   <si>
     <t xml:space="preserve">    a.) Penerimaan Pembiayaan</t>
   </si>
   <si>
     <t xml:space="preserve">        1.) Sisa lebih perhitungan tahun lalu</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rupiah</t>
   </si>
   <si>
     <t xml:space="preserve">        2.) Pelampauan Penerimaan PAD</t>
   </si>
   <si>
     <t xml:space="preserve">        3.) Pelampauan Penerimaan Pendapatan Transfer</t>
   </si>
   <si>
     <t xml:space="preserve">        4.) Pelampuan Penerimaan Lain-lain Pendapatan Daerah yang sah</t>
   </si>
   <si>
     <t xml:space="preserve">        5.) Penghematan Belanja</t>
   </si>
   <si>
     <t xml:space="preserve">        6.) Sisa Belanja Lainnya</t>
   </si>
   <si>
     <t xml:space="preserve">        7.) Jumlah Penerimaan Pembiayaan</t>
   </si>
   <si>
     <t xml:space="preserve">    b.) Pengeluaran Pembiayaan</t>
   </si>
   <si>
     <t xml:space="preserve">        1.) Pembentukan dana cadangan</t>
   </si>
@@ -658,59 +658,59 @@
       <c r="N6" t="s">
         <v>8</v>
       </c>
       <c r="O6" t="s">
         <v>8</v>
       </c>
       <c r="P6" t="s">
         <v>8</v>
       </c>
       <c r="Q6" t="s">
         <v>8</v>
       </c>
       <c r="R6" t="s">
         <v>8</v>
       </c>
       <c r="S6" t="s">
         <v>8</v>
       </c>
       <c r="T6" t="s">
         <v>8</v>
       </c>
       <c r="U6" t="s">
         <v>8</v>
       </c>
       <c r="V6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
@@ -737,51 +737,51 @@
       </c>
       <c r="Q7" t="s">
         <v>8</v>
       </c>
       <c r="R7" t="s">
         <v>8</v>
       </c>
       <c r="S7" t="s">
         <v>8</v>
       </c>
       <c r="T7" t="s">
         <v>8</v>
       </c>
       <c r="U7" t="s">
         <v>8</v>
       </c>
       <c r="V7" t="s">
         <v>8</v>
       </c>
       <c r="W7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
@@ -808,51 +808,51 @@
       </c>
       <c r="Q8" t="s">
         <v>8</v>
       </c>
       <c r="R8" t="s">
         <v>8</v>
       </c>
       <c r="S8" t="s">
         <v>8</v>
       </c>
       <c r="T8" t="s">
         <v>8</v>
       </c>
       <c r="U8" t="s">
         <v>8</v>
       </c>
       <c r="V8" t="s">
         <v>8</v>
       </c>
       <c r="W8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B9" t="s">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9" t="s">
         <v>8</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
@@ -871,51 +871,51 @@
       <c r="N9" t="s">
         <v>8</v>
       </c>
       <c r="O9" t="s">
         <v>8</v>
       </c>
       <c r="P9" t="s">
         <v>8</v>
       </c>
       <c r="Q9" t="s">
         <v>8</v>
       </c>
       <c r="R9" t="s">
         <v>8</v>
       </c>
       <c r="S9" t="s">
         <v>8</v>
       </c>
       <c r="T9" t="s">
         <v>8</v>
       </c>
       <c r="U9" t="s">
         <v>8</v>
       </c>
       <c r="V9" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="W9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10" t="s">
         <v>8</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10" t="s">
@@ -942,51 +942,51 @@
       <c r="N10" t="s">
         <v>8</v>
       </c>
       <c r="O10" t="s">
         <v>8</v>
       </c>
       <c r="P10" t="s">
         <v>8</v>
       </c>
       <c r="Q10" t="s">
         <v>8</v>
       </c>
       <c r="R10" t="s">
         <v>8</v>
       </c>
       <c r="S10" t="s">
         <v>8</v>
       </c>
       <c r="T10" t="s">
         <v>8</v>
       </c>
       <c r="U10" t="s">
         <v>8</v>
       </c>
       <c r="V10" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="W10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>8</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11" t="s">
@@ -1013,51 +1013,51 @@
       <c r="N11" t="s">
         <v>8</v>
       </c>
       <c r="O11" t="s">
         <v>8</v>
       </c>
       <c r="P11" t="s">
         <v>8</v>
       </c>
       <c r="Q11" t="s">
         <v>8</v>
       </c>
       <c r="R11" t="s">
         <v>8</v>
       </c>
       <c r="S11" t="s">
         <v>8</v>
       </c>
       <c r="T11" t="s">
         <v>8</v>
       </c>
       <c r="U11" t="s">
         <v>8</v>
       </c>
       <c r="V11" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="W11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>15</v>
       </c>
       <c r="B12" t="s">
         <v>8</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12" t="s">
@@ -1084,51 +1084,51 @@
       <c r="N12" t="s">
         <v>8</v>
       </c>
       <c r="O12" t="s">
         <v>8</v>
       </c>
       <c r="P12" t="s">
         <v>8</v>
       </c>
       <c r="Q12" t="s">
         <v>8</v>
       </c>
       <c r="R12" t="s">
         <v>8</v>
       </c>
       <c r="S12" t="s">
         <v>8</v>
       </c>
       <c r="T12" t="s">
         <v>8</v>
       </c>
       <c r="U12" t="s">
         <v>8</v>
       </c>
       <c r="V12" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="W12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>16</v>
       </c>
       <c r="B13" t="s">
         <v>8</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13" t="s">
@@ -1155,51 +1155,51 @@
       <c r="N13" t="s">
         <v>8</v>
       </c>
       <c r="O13" t="s">
         <v>8</v>
       </c>
       <c r="P13" t="s">
         <v>8</v>
       </c>
       <c r="Q13" t="s">
         <v>8</v>
       </c>
       <c r="R13" t="s">
         <v>8</v>
       </c>
       <c r="S13" t="s">
         <v>8</v>
       </c>
       <c r="T13" t="s">
         <v>8</v>
       </c>
       <c r="U13" t="s">
         <v>8</v>
       </c>
       <c r="V13" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="W13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>17</v>
       </c>
       <c r="B14" t="s">
         <v>8</v>
       </c>
       <c r="C14" t="s">
         <v>8</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14" t="s">
@@ -1226,51 +1226,51 @@
       <c r="N14" t="s">
         <v>8</v>
       </c>
       <c r="O14" t="s">
         <v>8</v>
       </c>
       <c r="P14" t="s">
         <v>8</v>
       </c>
       <c r="Q14" t="s">
         <v>8</v>
       </c>
       <c r="R14" t="s">
         <v>8</v>
       </c>
       <c r="S14" t="s">
         <v>8</v>
       </c>
       <c r="T14" t="s">
         <v>8</v>
       </c>
       <c r="U14" t="s">
         <v>8</v>
       </c>
       <c r="V14" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="W14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>18</v>
       </c>
       <c r="B15" t="s">
         <v>8</v>
       </c>
       <c r="C15" t="s">
         <v>8</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15" t="s">
@@ -1297,51 +1297,51 @@
       <c r="N15" t="s">
         <v>8</v>
       </c>
       <c r="O15" t="s">
         <v>8</v>
       </c>
       <c r="P15" t="s">
         <v>8</v>
       </c>
       <c r="Q15" t="s">
         <v>8</v>
       </c>
       <c r="R15" t="s">
         <v>8</v>
       </c>
       <c r="S15" t="s">
         <v>8</v>
       </c>
       <c r="T15" t="s">
         <v>8</v>
       </c>
       <c r="U15" t="s">
         <v>8</v>
       </c>
       <c r="V15" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="W15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>19</v>
       </c>
       <c r="B16" t="s">
         <v>8</v>
       </c>
       <c r="C16" t="s">
         <v>8</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16" t="s">
@@ -1439,51 +1439,51 @@
       <c r="N17" t="s">
         <v>8</v>
       </c>
       <c r="O17" t="s">
         <v>8</v>
       </c>
       <c r="P17" t="s">
         <v>8</v>
       </c>
       <c r="Q17" t="s">
         <v>8</v>
       </c>
       <c r="R17" t="s">
         <v>8</v>
       </c>
       <c r="S17" t="s">
         <v>8</v>
       </c>
       <c r="T17" t="s">
         <v>8</v>
       </c>
       <c r="U17" t="s">
         <v>8</v>
       </c>
       <c r="V17" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="W17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>21</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18" t="s">
         <v>8</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18" t="s">
@@ -1510,51 +1510,51 @@
       <c r="N18" t="s">
         <v>8</v>
       </c>
       <c r="O18" t="s">
         <v>8</v>
       </c>
       <c r="P18" t="s">
         <v>8</v>
       </c>
       <c r="Q18" t="s">
         <v>8</v>
       </c>
       <c r="R18" t="s">
         <v>8</v>
       </c>
       <c r="S18" t="s">
         <v>8</v>
       </c>
       <c r="T18" t="s">
         <v>8</v>
       </c>
       <c r="U18" t="s">
         <v>8</v>
       </c>
       <c r="V18" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="W18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>22</v>
       </c>
       <c r="B19" t="s">
         <v>8</v>
       </c>
       <c r="C19" t="s">
         <v>8</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19" t="s">
@@ -1581,51 +1581,51 @@
       <c r="N19" t="s">
         <v>8</v>
       </c>
       <c r="O19" t="s">
         <v>8</v>
       </c>
       <c r="P19" t="s">
         <v>8</v>
       </c>
       <c r="Q19" t="s">
         <v>8</v>
       </c>
       <c r="R19" t="s">
         <v>8</v>
       </c>
       <c r="S19" t="s">
         <v>8</v>
       </c>
       <c r="T19" t="s">
         <v>8</v>
       </c>
       <c r="U19" t="s">
         <v>8</v>
       </c>
       <c r="V19" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="W19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>23</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
         <v>8</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20" t="s">
@@ -1652,51 +1652,51 @@
       <c r="N20" t="s">
         <v>8</v>
       </c>
       <c r="O20" t="s">
         <v>8</v>
       </c>
       <c r="P20" t="s">
         <v>8</v>
       </c>
       <c r="Q20" t="s">
         <v>8</v>
       </c>
       <c r="R20" t="s">
         <v>8</v>
       </c>
       <c r="S20" t="s">
         <v>8</v>
       </c>
       <c r="T20" t="s">
         <v>8</v>
       </c>
       <c r="U20" t="s">
         <v>8</v>
       </c>
       <c r="V20" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="W20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>24</v>
       </c>
       <c r="B21" t="s">
         <v>8</v>
       </c>
       <c r="C21" t="s">
         <v>8</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21" t="s">
@@ -1723,51 +1723,51 @@
       <c r="N21" t="s">
         <v>8</v>
       </c>
       <c r="O21" t="s">
         <v>8</v>
       </c>
       <c r="P21" t="s">
         <v>8</v>
       </c>
       <c r="Q21" t="s">
         <v>8</v>
       </c>
       <c r="R21" t="s">
         <v>8</v>
       </c>
       <c r="S21" t="s">
         <v>8</v>
       </c>
       <c r="T21" t="s">
         <v>8</v>
       </c>
       <c r="U21" t="s">
         <v>8</v>
       </c>
       <c r="V21" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="W21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
         <v>8</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22" t="s">
@@ -1794,51 +1794,51 @@
       <c r="N22" t="s">
         <v>8</v>
       </c>
       <c r="O22" t="s">
         <v>8</v>
       </c>
       <c r="P22" t="s">
         <v>8</v>
       </c>
       <c r="Q22" t="s">
         <v>8</v>
       </c>
       <c r="R22" t="s">
         <v>8</v>
       </c>
       <c r="S22" t="s">
         <v>8</v>
       </c>
       <c r="T22" t="s">
         <v>8</v>
       </c>
       <c r="U22" t="s">
         <v>8</v>
       </c>
       <c r="V22" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="W22" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:CJ1"/>
     <mergeCell ref="B3:U3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V3:V5"/>
     <mergeCell ref="W3:W5"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>