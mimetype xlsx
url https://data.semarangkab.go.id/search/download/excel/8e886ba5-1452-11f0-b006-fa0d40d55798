--- v0 (2026-05-14)
+++ v1 (2026-09-28)
@@ -119,51 +119,51 @@
   <si>
     <t>2025-05-06 13:59:59</t>
   </si>
   <si>
     <t>4. Forum Kewaspadaan Dini Masyarakat (FKDM)</t>
   </si>
   <si>
     <t>2026-03-27 07:42:26</t>
   </si>
   <si>
     <t>5. Forum Kerukunan Umat Beragama ( FKUB )</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>2026-03-27 07:42:37</t>
   </si>
   <si>
-    <t>6. Forum Pembauran Kebangsaan (FPK)</t>
+    <t>6. Forum Persaudaraan Bangsa Indonesia (FPBI)</t>
   </si>
   <si>
     <t>2026-03-27 07:41:52</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>