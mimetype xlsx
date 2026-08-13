--- v0 (2026-05-14)
+++ v1 (2026-08-13)
@@ -12,125 +12,158 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Badan Keuangan Daerah</t>
   </si>
   <si>
     <t>Penyedia Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
     <t>JENIS RETRIBUSI DAERAH DI KABUPATEN SEMARANG</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">1. RETRIBUSI JASA UMUM </t>
   </si>
   <si>
     <t>4.874.460.400</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2025-08-04 14:10:06</t>
   </si>
   <si>
+    <t xml:space="preserve">    a.) Retribusi Pelayanan Daerah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    b.) Retribusi Pelayanan Persampahan / Kebersihan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    c.) Retribusi Pelayanan Parkir di Tepi Jalan Umum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    d.) Retribusi Pelayanan Pasar</t>
+  </si>
+  <si>
     <t xml:space="preserve">2. RETRIBUSI JASA USAHA </t>
   </si>
   <si>
     <t>4.147.545.690</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2025-08-04 14:10:07</t>
   </si>
   <si>
+    <t xml:space="preserve">    a.) Retribusi Pemakaian Kekayaan Daerah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    b.) Retribusi Tempat Khusus Parkir</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    c.) Retribusi Rumah Potong Hewan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    d.) Retribusi Tempat Rekreasi dan Olahraga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    e.) Retribusi Penjualan Produksi Usaha Daerah</t>
+  </si>
+  <si>
     <t xml:space="preserve">3. RETRIBUSI PERIZINAN TERTENTU </t>
   </si>
   <si>
     <t>4.821.661.432</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2025-08-04 14:10:08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    a.) Retribusi Persetujuan Bangunan Gedung</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    b.) Retribusi Penggunaan Tenaga Kerja Asing (TKA)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -444,59 +477,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
@@ -758,164 +791,945 @@
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="I8" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="J8" t="s">
         <v>8</v>
       </c>
       <c r="K8" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="L8" t="s">
         <v>8</v>
       </c>
       <c r="M8" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="N8" t="s">
         <v>8</v>
       </c>
       <c r="O8" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="P8" t="s">
         <v>8</v>
       </c>
       <c r="Q8" t="s">
         <v>8</v>
       </c>
       <c r="R8" t="s">
         <v>8</v>
       </c>
       <c r="S8" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="T8" t="s">
         <v>8</v>
       </c>
       <c r="U8" t="s">
         <v>8</v>
       </c>
       <c r="V8" t="s">
         <v>8</v>
       </c>
       <c r="W8" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" t="s">
+        <v>8</v>
+      </c>
+      <c r="H9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I9" t="s">
+        <v>8</v>
+      </c>
+      <c r="J9" t="s">
+        <v>8</v>
+      </c>
+      <c r="K9" t="s">
+        <v>8</v>
+      </c>
+      <c r="L9" t="s">
+        <v>8</v>
+      </c>
+      <c r="M9" t="s">
+        <v>8</v>
+      </c>
+      <c r="N9" t="s">
+        <v>8</v>
+      </c>
+      <c r="O9" t="s">
+        <v>8</v>
+      </c>
+      <c r="P9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>8</v>
+      </c>
+      <c r="R9" t="s">
+        <v>8</v>
+      </c>
+      <c r="S9" t="s">
+        <v>8</v>
+      </c>
+      <c r="T9" t="s">
+        <v>8</v>
+      </c>
+      <c r="U9" t="s">
+        <v>8</v>
+      </c>
+      <c r="V9" t="s">
+        <v>8</v>
+      </c>
+      <c r="W9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10" t="s">
+        <v>8</v>
+      </c>
+      <c r="H10" t="s">
+        <v>8</v>
+      </c>
+      <c r="I10" t="s">
+        <v>8</v>
+      </c>
+      <c r="J10" t="s">
+        <v>8</v>
+      </c>
+      <c r="K10" t="s">
+        <v>8</v>
+      </c>
+      <c r="L10" t="s">
+        <v>8</v>
+      </c>
+      <c r="M10" t="s">
+        <v>8</v>
+      </c>
+      <c r="N10" t="s">
+        <v>8</v>
+      </c>
+      <c r="O10" t="s">
+        <v>8</v>
+      </c>
+      <c r="P10" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>8</v>
+      </c>
+      <c r="R10" t="s">
+        <v>8</v>
+      </c>
+      <c r="S10" t="s">
+        <v>8</v>
+      </c>
+      <c r="T10" t="s">
+        <v>8</v>
+      </c>
+      <c r="U10" t="s">
+        <v>8</v>
+      </c>
+      <c r="V10" t="s">
+        <v>8</v>
+      </c>
+      <c r="W10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11" t="s">
+        <v>8</v>
+      </c>
+      <c r="H11" t="s">
+        <v>8</v>
+      </c>
+      <c r="I11" t="s">
+        <v>8</v>
+      </c>
+      <c r="J11" t="s">
+        <v>8</v>
+      </c>
+      <c r="K11" t="s">
+        <v>8</v>
+      </c>
+      <c r="L11" t="s">
+        <v>8</v>
+      </c>
+      <c r="M11" t="s">
+        <v>8</v>
+      </c>
+      <c r="N11" t="s">
+        <v>8</v>
+      </c>
+      <c r="O11" t="s">
+        <v>8</v>
+      </c>
+      <c r="P11" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>8</v>
+      </c>
+      <c r="R11" t="s">
+        <v>8</v>
+      </c>
+      <c r="S11" t="s">
+        <v>8</v>
+      </c>
+      <c r="T11" t="s">
+        <v>8</v>
+      </c>
+      <c r="U11" t="s">
+        <v>8</v>
+      </c>
+      <c r="V11" t="s">
+        <v>8</v>
+      </c>
+      <c r="W11" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12" t="s">
+        <v>8</v>
+      </c>
+      <c r="H12" t="s">
+        <v>8</v>
+      </c>
+      <c r="I12" t="s">
         <v>20</v>
       </c>
-      <c r="B9" t="s">
-[...20 lines deleted...]
-      <c r="I9" t="s">
+      <c r="J12" t="s">
+        <v>8</v>
+      </c>
+      <c r="K12" t="s">
         <v>21</v>
       </c>
-      <c r="J9" t="s">
-[...2 lines deleted...]
-      <c r="K9" t="s">
+      <c r="L12" t="s">
+        <v>8</v>
+      </c>
+      <c r="M12" t="s">
+        <v>21</v>
+      </c>
+      <c r="N12" t="s">
+        <v>8</v>
+      </c>
+      <c r="O12" t="s">
+        <v>21</v>
+      </c>
+      <c r="P12" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>8</v>
+      </c>
+      <c r="R12" t="s">
+        <v>8</v>
+      </c>
+      <c r="S12" t="s">
         <v>22</v>
       </c>
-      <c r="L9" t="s">
-[...20 lines deleted...]
-      <c r="S9" t="s">
+      <c r="T12" t="s">
+        <v>8</v>
+      </c>
+      <c r="U12" t="s">
+        <v>8</v>
+      </c>
+      <c r="V12" t="s">
+        <v>8</v>
+      </c>
+      <c r="W12" t="s">
         <v>23</v>
       </c>
-      <c r="T9" t="s">
-[...8 lines deleted...]
-      <c r="W9" t="s">
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" t="s">
         <v>24</v>
+      </c>
+      <c r="B13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H13" t="s">
+        <v>8</v>
+      </c>
+      <c r="I13" t="s">
+        <v>8</v>
+      </c>
+      <c r="J13" t="s">
+        <v>8</v>
+      </c>
+      <c r="K13" t="s">
+        <v>8</v>
+      </c>
+      <c r="L13" t="s">
+        <v>8</v>
+      </c>
+      <c r="M13" t="s">
+        <v>8</v>
+      </c>
+      <c r="N13" t="s">
+        <v>8</v>
+      </c>
+      <c r="O13" t="s">
+        <v>8</v>
+      </c>
+      <c r="P13" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>8</v>
+      </c>
+      <c r="R13" t="s">
+        <v>8</v>
+      </c>
+      <c r="S13" t="s">
+        <v>8</v>
+      </c>
+      <c r="T13" t="s">
+        <v>8</v>
+      </c>
+      <c r="U13" t="s">
+        <v>8</v>
+      </c>
+      <c r="V13" t="s">
+        <v>8</v>
+      </c>
+      <c r="W13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14" t="s">
+        <v>8</v>
+      </c>
+      <c r="H14" t="s">
+        <v>8</v>
+      </c>
+      <c r="I14" t="s">
+        <v>8</v>
+      </c>
+      <c r="J14" t="s">
+        <v>8</v>
+      </c>
+      <c r="K14" t="s">
+        <v>8</v>
+      </c>
+      <c r="L14" t="s">
+        <v>8</v>
+      </c>
+      <c r="M14" t="s">
+        <v>8</v>
+      </c>
+      <c r="N14" t="s">
+        <v>8</v>
+      </c>
+      <c r="O14" t="s">
+        <v>8</v>
+      </c>
+      <c r="P14" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>8</v>
+      </c>
+      <c r="R14" t="s">
+        <v>8</v>
+      </c>
+      <c r="S14" t="s">
+        <v>8</v>
+      </c>
+      <c r="T14" t="s">
+        <v>8</v>
+      </c>
+      <c r="U14" t="s">
+        <v>8</v>
+      </c>
+      <c r="V14" t="s">
+        <v>8</v>
+      </c>
+      <c r="W14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H15" t="s">
+        <v>8</v>
+      </c>
+      <c r="I15" t="s">
+        <v>8</v>
+      </c>
+      <c r="J15" t="s">
+        <v>8</v>
+      </c>
+      <c r="K15" t="s">
+        <v>8</v>
+      </c>
+      <c r="L15" t="s">
+        <v>8</v>
+      </c>
+      <c r="M15" t="s">
+        <v>8</v>
+      </c>
+      <c r="N15" t="s">
+        <v>8</v>
+      </c>
+      <c r="O15" t="s">
+        <v>8</v>
+      </c>
+      <c r="P15" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>8</v>
+      </c>
+      <c r="R15" t="s">
+        <v>8</v>
+      </c>
+      <c r="S15" t="s">
+        <v>8</v>
+      </c>
+      <c r="T15" t="s">
+        <v>8</v>
+      </c>
+      <c r="U15" t="s">
+        <v>8</v>
+      </c>
+      <c r="V15" t="s">
+        <v>8</v>
+      </c>
+      <c r="W15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16" t="s">
+        <v>8</v>
+      </c>
+      <c r="H16" t="s">
+        <v>8</v>
+      </c>
+      <c r="I16" t="s">
+        <v>8</v>
+      </c>
+      <c r="J16" t="s">
+        <v>8</v>
+      </c>
+      <c r="K16" t="s">
+        <v>8</v>
+      </c>
+      <c r="L16" t="s">
+        <v>8</v>
+      </c>
+      <c r="M16" t="s">
+        <v>8</v>
+      </c>
+      <c r="N16" t="s">
+        <v>8</v>
+      </c>
+      <c r="O16" t="s">
+        <v>8</v>
+      </c>
+      <c r="P16" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>8</v>
+      </c>
+      <c r="R16" t="s">
+        <v>8</v>
+      </c>
+      <c r="S16" t="s">
+        <v>8</v>
+      </c>
+      <c r="T16" t="s">
+        <v>8</v>
+      </c>
+      <c r="U16" t="s">
+        <v>8</v>
+      </c>
+      <c r="V16" t="s">
+        <v>8</v>
+      </c>
+      <c r="W16" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17" t="s">
+        <v>8</v>
+      </c>
+      <c r="H17" t="s">
+        <v>8</v>
+      </c>
+      <c r="I17" t="s">
+        <v>8</v>
+      </c>
+      <c r="J17" t="s">
+        <v>8</v>
+      </c>
+      <c r="K17" t="s">
+        <v>8</v>
+      </c>
+      <c r="L17" t="s">
+        <v>8</v>
+      </c>
+      <c r="M17" t="s">
+        <v>8</v>
+      </c>
+      <c r="N17" t="s">
+        <v>8</v>
+      </c>
+      <c r="O17" t="s">
+        <v>8</v>
+      </c>
+      <c r="P17" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>8</v>
+      </c>
+      <c r="R17" t="s">
+        <v>8</v>
+      </c>
+      <c r="S17" t="s">
+        <v>8</v>
+      </c>
+      <c r="T17" t="s">
+        <v>8</v>
+      </c>
+      <c r="U17" t="s">
+        <v>8</v>
+      </c>
+      <c r="V17" t="s">
+        <v>8</v>
+      </c>
+      <c r="W17" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" t="s">
+        <v>8</v>
+      </c>
+      <c r="H18" t="s">
+        <v>8</v>
+      </c>
+      <c r="I18" t="s">
+        <v>30</v>
+      </c>
+      <c r="J18" t="s">
+        <v>8</v>
+      </c>
+      <c r="K18" t="s">
+        <v>31</v>
+      </c>
+      <c r="L18" t="s">
+        <v>8</v>
+      </c>
+      <c r="M18" t="s">
+        <v>8</v>
+      </c>
+      <c r="N18" t="s">
+        <v>8</v>
+      </c>
+      <c r="O18" t="s">
+        <v>8</v>
+      </c>
+      <c r="P18" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>8</v>
+      </c>
+      <c r="R18" t="s">
+        <v>8</v>
+      </c>
+      <c r="S18" t="s">
+        <v>32</v>
+      </c>
+      <c r="T18" t="s">
+        <v>8</v>
+      </c>
+      <c r="U18" t="s">
+        <v>8</v>
+      </c>
+      <c r="V18" t="s">
+        <v>8</v>
+      </c>
+      <c r="W18" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H19" t="s">
+        <v>8</v>
+      </c>
+      <c r="I19" t="s">
+        <v>8</v>
+      </c>
+      <c r="J19" t="s">
+        <v>8</v>
+      </c>
+      <c r="K19" t="s">
+        <v>8</v>
+      </c>
+      <c r="L19" t="s">
+        <v>8</v>
+      </c>
+      <c r="M19" t="s">
+        <v>8</v>
+      </c>
+      <c r="N19" t="s">
+        <v>8</v>
+      </c>
+      <c r="O19" t="s">
+        <v>8</v>
+      </c>
+      <c r="P19" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>8</v>
+      </c>
+      <c r="R19" t="s">
+        <v>8</v>
+      </c>
+      <c r="S19" t="s">
+        <v>8</v>
+      </c>
+      <c r="T19" t="s">
+        <v>8</v>
+      </c>
+      <c r="U19" t="s">
+        <v>8</v>
+      </c>
+      <c r="V19" t="s">
+        <v>8</v>
+      </c>
+      <c r="W19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H20" t="s">
+        <v>8</v>
+      </c>
+      <c r="I20" t="s">
+        <v>8</v>
+      </c>
+      <c r="J20" t="s">
+        <v>8</v>
+      </c>
+      <c r="K20" t="s">
+        <v>8</v>
+      </c>
+      <c r="L20" t="s">
+        <v>8</v>
+      </c>
+      <c r="M20" t="s">
+        <v>8</v>
+      </c>
+      <c r="N20" t="s">
+        <v>8</v>
+      </c>
+      <c r="O20" t="s">
+        <v>8</v>
+      </c>
+      <c r="P20" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>8</v>
+      </c>
+      <c r="R20" t="s">
+        <v>8</v>
+      </c>
+      <c r="S20" t="s">
+        <v>8</v>
+      </c>
+      <c r="T20" t="s">
+        <v>8</v>
+      </c>
+      <c r="U20" t="s">
+        <v>8</v>
+      </c>
+      <c r="V20" t="s">
+        <v>8</v>
+      </c>
+      <c r="W20" t="s">
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:CJ1"/>
     <mergeCell ref="B3:U3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V3:V5"/>
     <mergeCell ref="W3:W5"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>