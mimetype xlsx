--- v1 (2026-08-13)
+++ v2 (2026-09-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Badan Keuangan Daerah</t>
   </si>
   <si>
     <t>Penyedia Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
     <t>CAPAIAN PENDAPATAN DI KABUPATEN SEMARANG</t>
   </si>
   <si>
@@ -206,54 +206,51 @@
   <si>
     <t>2.440.175.726</t>
   </si>
   <si>
     <t>2025-05-09 10:33:35</t>
   </si>
   <si>
     <t>3. Lain-lain Pendapatan Daerah yang Sah</t>
   </si>
   <si>
     <t xml:space="preserve">    a.) Hibah</t>
   </si>
   <si>
     <t>2.688.618</t>
   </si>
   <si>
     <t>15.632.156</t>
   </si>
   <si>
     <t>9.100.460</t>
   </si>
   <si>
     <t>126.413.303</t>
   </si>
   <si>
-    <t>184.871.422</t>
-[...2 lines deleted...]
-    <t>2026-03-26 11:27:05</t>
+    <t>2026-03-26 11:26:48</t>
   </si>
   <si>
     <t xml:space="preserve">    b.) Dana Darurat</t>
   </si>
   <si>
     <t xml:space="preserve">    c.) Dana bagi Hasil Pajak dari Propinsi dan Pemerintah Daerah lainnya</t>
   </si>
   <si>
     <t xml:space="preserve">    d.) Dana Penyesuaian dan Otonomi Khusus</t>
   </si>
   <si>
     <t xml:space="preserve">    e.) Bantuan Keuangan dari Provinsi atau Pemerintah Daerah lainnya</t>
   </si>
   <si>
     <t>612.000.000</t>
   </si>
   <si>
     <t>23.468.870.258</t>
   </si>
   <si>
     <t>2025-05-09 11:09:02</t>
   </si>
   <si>
     <t xml:space="preserve">    f.) Pendapatan Dana Insentif Daerah</t>
   </si>
@@ -275,54 +272,51 @@
   <si>
     <t>105.522.294.354</t>
   </si>
   <si>
     <t>2025-05-09 11:06:38</t>
   </si>
   <si>
     <t>4. JUMLAH</t>
   </si>
   <si>
     <t>171.387.909.135</t>
   </si>
   <si>
     <t>1.131.764.784.790</t>
   </si>
   <si>
     <t>689.947.288.152</t>
   </si>
   <si>
     <t>2.417.282.770.158</t>
   </si>
   <si>
     <t>2.337.451.999.457</t>
   </si>
   <si>
-    <t>3.009.828.753.882</t>
-[...2 lines deleted...]
-    <t>2026-03-26 11:30:58</t>
+    <t>2025-05-09 11:12:22</t>
   </si>
   <si>
     <t>5. Pendapatan Transfer</t>
   </si>
   <si>
     <t xml:space="preserve">    a.) Pendapatan Transfer Pemerintah Pusat</t>
   </si>
   <si>
     <t>1.494.807.089.840</t>
   </si>
   <si>
     <t>1.610.963.962.036</t>
   </si>
   <si>
     <t>1.625.115.239.695</t>
   </si>
   <si>
     <t>1.690.873.879.390</t>
   </si>
   <si>
     <t>2026-03-26 11:08:02</t>
   </si>
   <si>
     <t xml:space="preserve">    b.) Pendapatan Transfer Antar Daerah</t>
   </si>
@@ -420,50 +414,59 @@
     <t>205.824.311.530</t>
   </si>
   <si>
     <t>125.439.229.708</t>
   </si>
   <si>
     <t>2026-03-26 11:25:32</t>
   </si>
   <si>
     <t xml:space="preserve">    k.) Bantuan Keuangan Khusus dari Pemerintah Provinsi</t>
   </si>
   <si>
     <t>50.137.794.616</t>
   </si>
   <si>
     <t>31.956.785.860</t>
   </si>
   <si>
     <t>50.029.229.991</t>
   </si>
   <si>
     <t>2026-03-26 11:26:16</t>
   </si>
   <si>
     <t xml:space="preserve">    l.) Dana Insentif Fiskal (DIF)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    m.) Dana Bagi Hasil (DBH)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    n.) Dana Alokasi Umum (DAU)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    o.) Dana Alokasi Khusus (DAK)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -777,51 +780,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W40"/>
+  <dimension ref="A1:W43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="96.691" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
@@ -1831,68 +1834,68 @@
       <c r="K18" t="s">
         <v>60</v>
       </c>
       <c r="L18" t="s">
         <v>8</v>
       </c>
       <c r="M18" t="s">
         <v>61</v>
       </c>
       <c r="N18" t="s">
         <v>8</v>
       </c>
       <c r="O18" t="s">
         <v>62</v>
       </c>
       <c r="P18" t="s">
         <v>8</v>
       </c>
       <c r="Q18" t="s">
         <v>63</v>
       </c>
       <c r="R18" t="s">
         <v>8</v>
       </c>
       <c r="S18" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="T18" t="s">
         <v>8</v>
       </c>
       <c r="U18" t="s">
         <v>8</v>
       </c>
       <c r="V18" t="s">
         <v>17</v>
       </c>
       <c r="W18" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>8</v>
       </c>
       <c r="C19" t="s">
         <v>8</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19" t="s">
         <v>8</v>
       </c>
       <c r="H19" t="s">
         <v>8</v>
       </c>
       <c r="I19" t="s">
         <v>8</v>
       </c>
@@ -1919,51 +1922,51 @@
       </c>
       <c r="Q19" t="s">
         <v>45</v>
       </c>
       <c r="R19" t="s">
         <v>8</v>
       </c>
       <c r="S19" t="s">
         <v>45</v>
       </c>
       <c r="T19" t="s">
         <v>8</v>
       </c>
       <c r="U19" t="s">
         <v>8</v>
       </c>
       <c r="V19" t="s">
         <v>17</v>
       </c>
       <c r="W19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
         <v>8</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20" t="s">
         <v>8</v>
       </c>
       <c r="H20" t="s">
         <v>8</v>
       </c>
       <c r="I20" t="s">
         <v>45</v>
       </c>
@@ -1990,51 +1993,51 @@
       </c>
       <c r="Q20" t="s">
         <v>45</v>
       </c>
       <c r="R20" t="s">
         <v>8</v>
       </c>
       <c r="S20" t="s">
         <v>45</v>
       </c>
       <c r="T20" t="s">
         <v>8</v>
       </c>
       <c r="U20" t="s">
         <v>8</v>
       </c>
       <c r="V20" t="s">
         <v>17</v>
       </c>
       <c r="W20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>8</v>
       </c>
       <c r="C21" t="s">
         <v>8</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21" t="s">
         <v>8</v>
       </c>
       <c r="H21" t="s">
         <v>8</v>
       </c>
       <c r="I21" t="s">
         <v>45</v>
       </c>
@@ -2061,122 +2064,122 @@
       </c>
       <c r="Q21" t="s">
         <v>45</v>
       </c>
       <c r="R21" t="s">
         <v>8</v>
       </c>
       <c r="S21" t="s">
         <v>45</v>
       </c>
       <c r="T21" t="s">
         <v>8</v>
       </c>
       <c r="U21" t="s">
         <v>8</v>
       </c>
       <c r="V21" t="s">
         <v>17</v>
       </c>
       <c r="W21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
+        <v>68</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22" t="s">
+        <v>8</v>
+      </c>
+      <c r="H22" t="s">
+        <v>8</v>
+      </c>
+      <c r="I22" t="s">
         <v>69</v>
       </c>
-      <c r="B22" t="s">
-[...20 lines deleted...]
-      <c r="I22" t="s">
+      <c r="J22" t="s">
+        <v>8</v>
+      </c>
+      <c r="K22" t="s">
+        <v>45</v>
+      </c>
+      <c r="L22" t="s">
+        <v>8</v>
+      </c>
+      <c r="M22" t="s">
+        <v>45</v>
+      </c>
+      <c r="N22" t="s">
+        <v>8</v>
+      </c>
+      <c r="O22" t="s">
         <v>70</v>
-      </c>
-[...16 lines deleted...]
-        <v>71</v>
       </c>
       <c r="P22" t="s">
         <v>8</v>
       </c>
       <c r="Q22" t="s">
         <v>45</v>
       </c>
       <c r="R22" t="s">
         <v>8</v>
       </c>
       <c r="S22" t="s">
         <v>45</v>
       </c>
       <c r="T22" t="s">
         <v>8</v>
       </c>
       <c r="U22" t="s">
         <v>8</v>
       </c>
       <c r="V22" t="s">
         <v>17</v>
       </c>
       <c r="W22" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>8</v>
       </c>
       <c r="C23" t="s">
         <v>8</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23" t="s">
         <v>8</v>
       </c>
       <c r="H23" t="s">
         <v>8</v>
       </c>
       <c r="I23" t="s">
         <v>45</v>
       </c>
@@ -2203,122 +2206,122 @@
       </c>
       <c r="Q23" t="s">
         <v>45</v>
       </c>
       <c r="R23" t="s">
         <v>8</v>
       </c>
       <c r="S23" t="s">
         <v>45</v>
       </c>
       <c r="T23" t="s">
         <v>8</v>
       </c>
       <c r="U23" t="s">
         <v>8</v>
       </c>
       <c r="V23" t="s">
         <v>17</v>
       </c>
       <c r="W23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24" t="s">
+        <v>8</v>
+      </c>
+      <c r="H24" t="s">
+        <v>8</v>
+      </c>
+      <c r="I24" t="s">
+        <v>8</v>
+      </c>
+      <c r="J24" t="s">
+        <v>8</v>
+      </c>
+      <c r="K24" t="s">
+        <v>8</v>
+      </c>
+      <c r="L24" t="s">
+        <v>8</v>
+      </c>
+      <c r="M24" t="s">
+        <v>45</v>
+      </c>
+      <c r="N24" t="s">
+        <v>8</v>
+      </c>
+      <c r="O24" t="s">
         <v>74</v>
-      </c>
-[...40 lines deleted...]
-        <v>75</v>
       </c>
       <c r="P24" t="s">
         <v>8</v>
       </c>
       <c r="Q24" t="s">
         <v>45</v>
       </c>
       <c r="R24" t="s">
         <v>8</v>
       </c>
       <c r="S24" t="s">
         <v>45</v>
       </c>
       <c r="T24" t="s">
         <v>8</v>
       </c>
       <c r="U24" t="s">
         <v>8</v>
       </c>
       <c r="V24" t="s">
         <v>17</v>
       </c>
       <c r="W24" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>8</v>
       </c>
       <c r="C25" t="s">
         <v>8</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25" t="s">
         <v>8</v>
       </c>
       <c r="H25" t="s">
         <v>8</v>
       </c>
       <c r="I25" t="s">
         <v>45</v>
       </c>
@@ -2345,193 +2348,193 @@
       </c>
       <c r="Q25" t="s">
         <v>45</v>
       </c>
       <c r="R25" t="s">
         <v>8</v>
       </c>
       <c r="S25" t="s">
         <v>45</v>
       </c>
       <c r="T25" t="s">
         <v>8</v>
       </c>
       <c r="U25" t="s">
         <v>8</v>
       </c>
       <c r="V25" t="s">
         <v>17</v>
       </c>
       <c r="W25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26" t="s">
+        <v>8</v>
+      </c>
+      <c r="H26" t="s">
+        <v>8</v>
+      </c>
+      <c r="I26" t="s">
+        <v>8</v>
+      </c>
+      <c r="J26" t="s">
+        <v>8</v>
+      </c>
+      <c r="K26" t="s">
         <v>78</v>
-      </c>
-[...28 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L26" t="s">
         <v>8</v>
       </c>
       <c r="M26" t="s">
         <v>8</v>
       </c>
       <c r="N26" t="s">
         <v>8</v>
       </c>
       <c r="O26" t="s">
         <v>8</v>
       </c>
       <c r="P26" t="s">
         <v>8</v>
       </c>
       <c r="Q26" t="s">
         <v>45</v>
       </c>
       <c r="R26" t="s">
         <v>8</v>
       </c>
       <c r="S26" t="s">
         <v>45</v>
       </c>
       <c r="T26" t="s">
         <v>8</v>
       </c>
       <c r="U26" t="s">
         <v>8</v>
       </c>
       <c r="V26" t="s">
         <v>17</v>
       </c>
       <c r="W26" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" t="s">
         <v>81</v>
       </c>
-      <c r="B27" t="s">
-[...8 lines deleted...]
-      <c r="E27" t="s">
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27" t="s">
         <v>82</v>
       </c>
-      <c r="F27" t="s">
-[...2 lines deleted...]
-      <c r="G27" t="s">
+      <c r="H27" t="s">
+        <v>8</v>
+      </c>
+      <c r="I27" t="s">
         <v>83</v>
       </c>
-      <c r="H27" t="s">
-[...2 lines deleted...]
-      <c r="I27" t="s">
+      <c r="J27" t="s">
+        <v>8</v>
+      </c>
+      <c r="K27" t="s">
         <v>84</v>
       </c>
-      <c r="J27" t="s">
-[...2 lines deleted...]
-      <c r="K27" t="s">
+      <c r="L27" t="s">
+        <v>8</v>
+      </c>
+      <c r="M27" t="s">
         <v>85</v>
       </c>
-      <c r="L27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N27" t="s">
         <v>8</v>
       </c>
       <c r="O27" t="s">
         <v>8</v>
       </c>
       <c r="P27" t="s">
         <v>8</v>
       </c>
       <c r="Q27" t="s">
         <v>8</v>
       </c>
       <c r="R27" t="s">
         <v>8</v>
       </c>
       <c r="S27" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="T27" t="s">
         <v>8</v>
       </c>
       <c r="U27" t="s">
         <v>8</v>
       </c>
       <c r="V27" t="s">
         <v>17</v>
       </c>
       <c r="W27" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
         <v>8</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28" t="s">
         <v>8</v>
       </c>
       <c r="H28" t="s">
         <v>8</v>
       </c>
       <c r="I28" t="s">
         <v>8</v>
       </c>
@@ -2558,832 +2561,832 @@
       </c>
       <c r="Q28" t="s">
         <v>8</v>
       </c>
       <c r="R28" t="s">
         <v>8</v>
       </c>
       <c r="S28" t="s">
         <v>8</v>
       </c>
       <c r="T28" t="s">
         <v>8</v>
       </c>
       <c r="U28" t="s">
         <v>8</v>
       </c>
       <c r="V28" t="s">
         <v>8</v>
       </c>
       <c r="W28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
+        <v>88</v>
+      </c>
+      <c r="B29" t="s">
+        <v>8</v>
+      </c>
+      <c r="C29" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29" t="s">
+        <v>8</v>
+      </c>
+      <c r="H29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I29" t="s">
+        <v>8</v>
+      </c>
+      <c r="J29" t="s">
+        <v>8</v>
+      </c>
+      <c r="K29" t="s">
+        <v>89</v>
+      </c>
+      <c r="L29" t="s">
+        <v>8</v>
+      </c>
+      <c r="M29" t="s">
         <v>90</v>
       </c>
-      <c r="B29" t="s">
-[...26 lines deleted...]
-      <c r="K29" t="s">
+      <c r="N29" t="s">
+        <v>8</v>
+      </c>
+      <c r="O29" t="s">
         <v>91</v>
       </c>
-      <c r="L29" t="s">
-[...2 lines deleted...]
-      <c r="M29" t="s">
+      <c r="P29" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>8</v>
+      </c>
+      <c r="R29" t="s">
+        <v>8</v>
+      </c>
+      <c r="S29" t="s">
         <v>92</v>
-      </c>
-[...16 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T29" t="s">
         <v>8</v>
       </c>
       <c r="U29" t="s">
         <v>8</v>
       </c>
       <c r="V29" t="s">
         <v>17</v>
       </c>
       <c r="W29" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30" t="s">
+        <v>8</v>
+      </c>
+      <c r="H30" t="s">
+        <v>8</v>
+      </c>
+      <c r="I30" t="s">
+        <v>8</v>
+      </c>
+      <c r="J30" t="s">
+        <v>8</v>
+      </c>
+      <c r="K30" t="s">
+        <v>95</v>
+      </c>
+      <c r="L30" t="s">
+        <v>8</v>
+      </c>
+      <c r="M30" t="s">
         <v>96</v>
       </c>
-      <c r="B30" t="s">
-[...26 lines deleted...]
-      <c r="K30" t="s">
+      <c r="N30" t="s">
+        <v>8</v>
+      </c>
+      <c r="O30" t="s">
         <v>97</v>
       </c>
-      <c r="L30" t="s">
-[...2 lines deleted...]
-      <c r="M30" t="s">
+      <c r="P30" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>8</v>
+      </c>
+      <c r="R30" t="s">
+        <v>8</v>
+      </c>
+      <c r="S30" t="s">
         <v>98</v>
-      </c>
-[...16 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T30" t="s">
         <v>8</v>
       </c>
       <c r="U30" t="s">
         <v>8</v>
       </c>
       <c r="V30" t="s">
         <v>17</v>
       </c>
       <c r="W30" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
+        <v>100</v>
+      </c>
+      <c r="B31" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H31" t="s">
+        <v>8</v>
+      </c>
+      <c r="I31" t="s">
+        <v>8</v>
+      </c>
+      <c r="J31" t="s">
+        <v>8</v>
+      </c>
+      <c r="K31" t="s">
+        <v>8</v>
+      </c>
+      <c r="L31" t="s">
+        <v>8</v>
+      </c>
+      <c r="M31" t="s">
+        <v>101</v>
+      </c>
+      <c r="N31" t="s">
+        <v>8</v>
+      </c>
+      <c r="O31" t="s">
         <v>102</v>
-      </c>
-[...40 lines deleted...]
-        <v>104</v>
       </c>
       <c r="P31" t="s">
         <v>8</v>
       </c>
       <c r="Q31" t="s">
         <v>8</v>
       </c>
       <c r="R31" t="s">
         <v>8</v>
       </c>
       <c r="S31" t="s">
         <v>45</v>
       </c>
       <c r="T31" t="s">
         <v>8</v>
       </c>
       <c r="U31" t="s">
         <v>8</v>
       </c>
       <c r="V31" t="s">
         <v>17</v>
       </c>
       <c r="W31" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
+        <v>104</v>
+      </c>
+      <c r="B32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" t="s">
+        <v>8</v>
+      </c>
+      <c r="H32" t="s">
+        <v>8</v>
+      </c>
+      <c r="I32" t="s">
+        <v>8</v>
+      </c>
+      <c r="J32" t="s">
+        <v>8</v>
+      </c>
+      <c r="K32" t="s">
+        <v>8</v>
+      </c>
+      <c r="L32" t="s">
+        <v>8</v>
+      </c>
+      <c r="M32" t="s">
+        <v>105</v>
+      </c>
+      <c r="N32" t="s">
+        <v>8</v>
+      </c>
+      <c r="O32" t="s">
         <v>106</v>
-      </c>
-[...40 lines deleted...]
-        <v>108</v>
       </c>
       <c r="P32" t="s">
         <v>8</v>
       </c>
       <c r="Q32" t="s">
         <v>8</v>
       </c>
       <c r="R32" t="s">
         <v>8</v>
       </c>
       <c r="S32" t="s">
         <v>45</v>
       </c>
       <c r="T32" t="s">
         <v>8</v>
       </c>
       <c r="U32" t="s">
         <v>8</v>
       </c>
       <c r="V32" t="s">
         <v>17</v>
       </c>
       <c r="W32" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B33" t="s">
         <v>8</v>
       </c>
       <c r="C33" t="s">
         <v>8</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33" t="s">
         <v>8</v>
       </c>
       <c r="H33" t="s">
         <v>8</v>
       </c>
       <c r="I33" t="s">
         <v>8</v>
       </c>
       <c r="J33" t="s">
         <v>8</v>
       </c>
       <c r="K33" t="s">
         <v>8</v>
       </c>
       <c r="L33" t="s">
         <v>8</v>
       </c>
       <c r="M33" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="N33" t="s">
         <v>8</v>
       </c>
       <c r="O33" t="s">
         <v>50</v>
       </c>
       <c r="P33" t="s">
         <v>8</v>
       </c>
       <c r="Q33" t="s">
         <v>8</v>
       </c>
       <c r="R33" t="s">
         <v>8</v>
       </c>
       <c r="S33" t="s">
         <v>45</v>
       </c>
       <c r="T33" t="s">
         <v>8</v>
       </c>
       <c r="U33" t="s">
         <v>8</v>
       </c>
       <c r="V33" t="s">
         <v>17</v>
       </c>
       <c r="W33" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
+        <v>110</v>
+      </c>
+      <c r="B34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34" t="s">
+        <v>8</v>
+      </c>
+      <c r="H34" t="s">
+        <v>8</v>
+      </c>
+      <c r="I34" t="s">
+        <v>8</v>
+      </c>
+      <c r="J34" t="s">
+        <v>8</v>
+      </c>
+      <c r="K34" t="s">
+        <v>8</v>
+      </c>
+      <c r="L34" t="s">
+        <v>8</v>
+      </c>
+      <c r="M34" t="s">
+        <v>111</v>
+      </c>
+      <c r="N34" t="s">
+        <v>8</v>
+      </c>
+      <c r="O34" t="s">
         <v>112</v>
-      </c>
-[...40 lines deleted...]
-        <v>114</v>
       </c>
       <c r="P34" t="s">
         <v>8</v>
       </c>
       <c r="Q34" t="s">
         <v>8</v>
       </c>
       <c r="R34" t="s">
         <v>8</v>
       </c>
       <c r="S34" t="s">
         <v>45</v>
       </c>
       <c r="T34" t="s">
         <v>8</v>
       </c>
       <c r="U34" t="s">
         <v>8</v>
       </c>
       <c r="V34" t="s">
         <v>17</v>
       </c>
       <c r="W34" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
+        <v>113</v>
+      </c>
+      <c r="B35" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35" t="s">
+        <v>8</v>
+      </c>
+      <c r="H35" t="s">
+        <v>8</v>
+      </c>
+      <c r="I35" t="s">
+        <v>8</v>
+      </c>
+      <c r="J35" t="s">
+        <v>8</v>
+      </c>
+      <c r="K35" t="s">
+        <v>8</v>
+      </c>
+      <c r="L35" t="s">
+        <v>8</v>
+      </c>
+      <c r="M35" t="s">
+        <v>114</v>
+      </c>
+      <c r="N35" t="s">
+        <v>8</v>
+      </c>
+      <c r="O35" t="s">
         <v>115</v>
-      </c>
-[...40 lines deleted...]
-        <v>117</v>
       </c>
       <c r="P35" t="s">
         <v>8</v>
       </c>
       <c r="Q35" t="s">
         <v>8</v>
       </c>
       <c r="R35" t="s">
         <v>8</v>
       </c>
       <c r="S35" t="s">
         <v>45</v>
       </c>
       <c r="T35" t="s">
         <v>8</v>
       </c>
       <c r="U35" t="s">
         <v>8</v>
       </c>
       <c r="V35" t="s">
         <v>17</v>
       </c>
       <c r="W35" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B36" t="s">
         <v>8</v>
       </c>
       <c r="C36" t="s">
         <v>8</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36" t="s">
         <v>8</v>
       </c>
       <c r="H36" t="s">
         <v>8</v>
       </c>
       <c r="I36" t="s">
         <v>8</v>
       </c>
       <c r="J36" t="s">
         <v>8</v>
       </c>
       <c r="K36" t="s">
         <v>8</v>
       </c>
       <c r="L36" t="s">
         <v>8</v>
       </c>
       <c r="M36" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="N36" t="s">
         <v>8</v>
       </c>
       <c r="O36" t="s">
         <v>45</v>
       </c>
       <c r="P36" t="s">
         <v>8</v>
       </c>
       <c r="Q36" t="s">
         <v>45</v>
       </c>
       <c r="R36" t="s">
         <v>8</v>
       </c>
       <c r="S36" t="s">
         <v>45</v>
       </c>
       <c r="T36" t="s">
         <v>8</v>
       </c>
       <c r="U36" t="s">
         <v>8</v>
       </c>
       <c r="V36" t="s">
         <v>17</v>
       </c>
       <c r="W36" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
+        <v>119</v>
+      </c>
+      <c r="B37" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37" t="s">
+        <v>8</v>
+      </c>
+      <c r="H37" t="s">
+        <v>8</v>
+      </c>
+      <c r="I37" t="s">
+        <v>8</v>
+      </c>
+      <c r="J37" t="s">
+        <v>8</v>
+      </c>
+      <c r="K37" t="s">
+        <v>8</v>
+      </c>
+      <c r="L37" t="s">
+        <v>8</v>
+      </c>
+      <c r="M37" t="s">
+        <v>120</v>
+      </c>
+      <c r="N37" t="s">
+        <v>8</v>
+      </c>
+      <c r="O37" t="s">
+        <v>74</v>
+      </c>
+      <c r="P37" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>8</v>
+      </c>
+      <c r="R37" t="s">
+        <v>8</v>
+      </c>
+      <c r="S37" t="s">
         <v>121</v>
-      </c>
-[...52 lines deleted...]
-        <v>123</v>
       </c>
       <c r="T37" t="s">
         <v>8</v>
       </c>
       <c r="U37" t="s">
         <v>8</v>
       </c>
       <c r="V37" t="s">
         <v>17</v>
       </c>
       <c r="W37" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
+        <v>123</v>
+      </c>
+      <c r="B38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38" t="s">
+        <v>8</v>
+      </c>
+      <c r="H38" t="s">
+        <v>8</v>
+      </c>
+      <c r="I38" t="s">
+        <v>8</v>
+      </c>
+      <c r="J38" t="s">
+        <v>8</v>
+      </c>
+      <c r="K38" t="s">
+        <v>8</v>
+      </c>
+      <c r="L38" t="s">
+        <v>8</v>
+      </c>
+      <c r="M38" t="s">
+        <v>124</v>
+      </c>
+      <c r="N38" t="s">
+        <v>8</v>
+      </c>
+      <c r="O38" t="s">
         <v>125</v>
       </c>
-      <c r="B38" t="s">
-[...32 lines deleted...]
-      <c r="M38" t="s">
+      <c r="P38" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>8</v>
+      </c>
+      <c r="R38" t="s">
+        <v>8</v>
+      </c>
+      <c r="S38" t="s">
         <v>126</v>
-      </c>
-[...16 lines deleted...]
-        <v>128</v>
       </c>
       <c r="T38" t="s">
         <v>8</v>
       </c>
       <c r="U38" t="s">
         <v>8</v>
       </c>
       <c r="V38" t="s">
         <v>17</v>
       </c>
       <c r="W38" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
+        <v>128</v>
+      </c>
+      <c r="B39" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H39" t="s">
+        <v>8</v>
+      </c>
+      <c r="I39" t="s">
+        <v>8</v>
+      </c>
+      <c r="J39" t="s">
+        <v>8</v>
+      </c>
+      <c r="K39" t="s">
+        <v>8</v>
+      </c>
+      <c r="L39" t="s">
+        <v>8</v>
+      </c>
+      <c r="M39" t="s">
+        <v>129</v>
+      </c>
+      <c r="N39" t="s">
+        <v>8</v>
+      </c>
+      <c r="O39" t="s">
         <v>130</v>
       </c>
-      <c r="B39" t="s">
-[...32 lines deleted...]
-      <c r="M39" t="s">
+      <c r="P39" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>8</v>
+      </c>
+      <c r="R39" t="s">
+        <v>8</v>
+      </c>
+      <c r="S39" t="s">
         <v>131</v>
-      </c>
-[...16 lines deleted...]
-        <v>133</v>
       </c>
       <c r="T39" t="s">
         <v>8</v>
       </c>
       <c r="U39" t="s">
         <v>8</v>
       </c>
       <c r="V39" t="s">
         <v>17</v>
       </c>
       <c r="W39" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B40" t="s">
         <v>8</v>
       </c>
       <c r="C40" t="s">
         <v>8</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40" t="s">
         <v>8</v>
       </c>
       <c r="H40" t="s">
         <v>8</v>
       </c>
       <c r="I40" t="s">
         <v>8</v>
       </c>
@@ -3405,50 +3408,263 @@
       <c r="O40" t="s">
         <v>8</v>
       </c>
       <c r="P40" t="s">
         <v>8</v>
       </c>
       <c r="Q40" t="s">
         <v>8</v>
       </c>
       <c r="R40" t="s">
         <v>8</v>
       </c>
       <c r="S40" t="s">
         <v>8</v>
       </c>
       <c r="T40" t="s">
         <v>8</v>
       </c>
       <c r="U40" t="s">
         <v>8</v>
       </c>
       <c r="V40" t="s">
         <v>17</v>
       </c>
       <c r="W40" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" t="s">
+        <v>134</v>
+      </c>
+      <c r="B41" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41" t="s">
+        <v>8</v>
+      </c>
+      <c r="H41" t="s">
+        <v>8</v>
+      </c>
+      <c r="I41" t="s">
+        <v>8</v>
+      </c>
+      <c r="J41" t="s">
+        <v>8</v>
+      </c>
+      <c r="K41" t="s">
+        <v>8</v>
+      </c>
+      <c r="L41" t="s">
+        <v>8</v>
+      </c>
+      <c r="M41" t="s">
+        <v>8</v>
+      </c>
+      <c r="N41" t="s">
+        <v>8</v>
+      </c>
+      <c r="O41" t="s">
+        <v>8</v>
+      </c>
+      <c r="P41" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>8</v>
+      </c>
+      <c r="R41" t="s">
+        <v>8</v>
+      </c>
+      <c r="S41" t="s">
+        <v>8</v>
+      </c>
+      <c r="T41" t="s">
+        <v>8</v>
+      </c>
+      <c r="U41" t="s">
+        <v>8</v>
+      </c>
+      <c r="V41" t="s">
+        <v>17</v>
+      </c>
+      <c r="W41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23">
+      <c r="A42" t="s">
+        <v>135</v>
+      </c>
+      <c r="B42" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H42" t="s">
+        <v>8</v>
+      </c>
+      <c r="I42" t="s">
+        <v>8</v>
+      </c>
+      <c r="J42" t="s">
+        <v>8</v>
+      </c>
+      <c r="K42" t="s">
+        <v>8</v>
+      </c>
+      <c r="L42" t="s">
+        <v>8</v>
+      </c>
+      <c r="M42" t="s">
+        <v>8</v>
+      </c>
+      <c r="N42" t="s">
+        <v>8</v>
+      </c>
+      <c r="O42" t="s">
+        <v>8</v>
+      </c>
+      <c r="P42" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>8</v>
+      </c>
+      <c r="R42" t="s">
+        <v>8</v>
+      </c>
+      <c r="S42" t="s">
+        <v>8</v>
+      </c>
+      <c r="T42" t="s">
+        <v>8</v>
+      </c>
+      <c r="U42" t="s">
+        <v>8</v>
+      </c>
+      <c r="V42" t="s">
+        <v>17</v>
+      </c>
+      <c r="W42" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23">
+      <c r="A43" t="s">
+        <v>136</v>
+      </c>
+      <c r="B43" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43" t="s">
+        <v>8</v>
+      </c>
+      <c r="H43" t="s">
+        <v>8</v>
+      </c>
+      <c r="I43" t="s">
+        <v>8</v>
+      </c>
+      <c r="J43" t="s">
+        <v>8</v>
+      </c>
+      <c r="K43" t="s">
+        <v>8</v>
+      </c>
+      <c r="L43" t="s">
+        <v>8</v>
+      </c>
+      <c r="M43" t="s">
+        <v>8</v>
+      </c>
+      <c r="N43" t="s">
+        <v>8</v>
+      </c>
+      <c r="O43" t="s">
+        <v>8</v>
+      </c>
+      <c r="P43" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>8</v>
+      </c>
+      <c r="R43" t="s">
+        <v>8</v>
+      </c>
+      <c r="S43" t="s">
+        <v>8</v>
+      </c>
+      <c r="T43" t="s">
+        <v>8</v>
+      </c>
+      <c r="U43" t="s">
+        <v>8</v>
+      </c>
+      <c r="V43" t="s">
+        <v>17</v>
+      </c>
+      <c r="W43" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:CJ1"/>
     <mergeCell ref="B3:U3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V3:V5"/>
     <mergeCell ref="W3:W5"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">