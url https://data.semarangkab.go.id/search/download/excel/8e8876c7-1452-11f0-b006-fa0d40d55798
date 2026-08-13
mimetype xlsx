--- v0 (2026-05-14)
+++ v1 (2026-08-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Badan Keuangan Daerah</t>
   </si>
   <si>
     <t>Penyedia Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
     <t>CAPAIAN PENDAPATAN DI KABUPATEN SEMARANG</t>
   </si>
   <si>
@@ -65,51 +65,51 @@
   <si>
     <t>1. Pendapatan Asli Daerah</t>
   </si>
   <si>
     <t xml:space="preserve">    a.) Pajak Daerah</t>
   </si>
   <si>
     <t>63.935.104.831</t>
   </si>
   <si>
     <t>65.198.565.649</t>
   </si>
   <si>
     <t>189.487.753.117</t>
   </si>
   <si>
     <t>222.457.249.841</t>
   </si>
   <si>
     <t>253.658.361.819</t>
   </si>
   <si>
     <t>409.426.460.544</t>
   </si>
   <si>
-    <t>Jumlah</t>
+    <t>Rupiah</t>
   </si>
   <si>
     <t>2026-03-26 11:01:50</t>
   </si>
   <si>
     <t xml:space="preserve">    b.) Retribusi Daerah</t>
   </si>
   <si>
     <t>14.538.009.598</t>
   </si>
   <si>
     <t>13.843.667.522</t>
   </si>
   <si>
     <t>27.703.514.027</t>
   </si>
   <si>
     <t>38.302.473.886</t>
   </si>
   <si>
     <t>42.023.683.156</t>
   </si>
   <si>
     <t>289.099.938.151</t>
   </si>
@@ -254,53 +254,50 @@
   <si>
     <t>2025-05-09 11:09:02</t>
   </si>
   <si>
     <t xml:space="preserve">    f.) Pendapatan Dana Insentif Daerah</t>
   </si>
   <si>
     <t xml:space="preserve">    g.) Dana Desa dari APBN</t>
   </si>
   <si>
     <t>205.979.019.000</t>
   </si>
   <si>
     <t>2025-05-09 10:33:38</t>
   </si>
   <si>
     <t xml:space="preserve">    h.) Pendapatan lainnya</t>
   </si>
   <si>
     <t xml:space="preserve">    i.) Lain-lain Pendapatan Sesuai dengan Ketentuan Peraturan Perundang-Undangan</t>
   </si>
   <si>
     <t>105.522.294.354</t>
   </si>
   <si>
-    <t>rupiah</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-05-09 11:06:38</t>
   </si>
   <si>
     <t>4. JUMLAH</t>
   </si>
   <si>
     <t>171.387.909.135</t>
   </si>
   <si>
     <t>1.131.764.784.790</t>
   </si>
   <si>
     <t>689.947.288.152</t>
   </si>
   <si>
     <t>2.417.282.770.158</t>
   </si>
   <si>
     <t>2.337.451.999.457</t>
   </si>
   <si>
     <t>3.009.828.753.882</t>
   </si>
   <si>
     <t>2026-03-26 11:30:58</t>
@@ -362,51 +359,51 @@
   <si>
     <t>47.839.941.573</t>
   </si>
   <si>
     <t>47.003.322.135</t>
   </si>
   <si>
     <t>2025-05-09 11:04:11</t>
   </si>
   <si>
     <t xml:space="preserve">    e.) Dana Transfer Umum-Dana Alokasi Umum</t>
   </si>
   <si>
     <t>891.568.328.394</t>
   </si>
   <si>
     <t xml:space="preserve">    f.) Dana Transfer Khusus-Dana Alokasi Khusus Fisik</t>
   </si>
   <si>
     <t>133.954.762.965</t>
   </si>
   <si>
     <t>91.253.545.969</t>
   </si>
   <si>
-    <t xml:space="preserve">    g.) Dana Transder Khusus-Dana Alokasi Khusus Non Fisik </t>
+    <t xml:space="preserve">    g.) Dana Transder Khusus-Dana Alokasi Khusus Non Fisik</t>
   </si>
   <si>
     <t>315.303.888.104</t>
   </si>
   <si>
     <t>333.783.515.612</t>
   </si>
   <si>
     <t>2025-05-09 11:04:12</t>
   </si>
   <si>
     <t xml:space="preserve">    h.) Dana Insentif Daerah DID</t>
   </si>
   <si>
     <t>31.323.880.000</t>
   </si>
   <si>
     <t xml:space="preserve">    i.) Dana Desa</t>
   </si>
   <si>
     <t>190.973.161.000</t>
   </si>
   <si>
     <t>198.016.255.126</t>
   </si>
@@ -423,53 +420,50 @@
     <t>205.824.311.530</t>
   </si>
   <si>
     <t>125.439.229.708</t>
   </si>
   <si>
     <t>2026-03-26 11:25:32</t>
   </si>
   <si>
     <t xml:space="preserve">    k.) Bantuan Keuangan Khusus dari Pemerintah Provinsi</t>
   </si>
   <si>
     <t>50.137.794.616</t>
   </si>
   <si>
     <t>31.956.785.860</t>
   </si>
   <si>
     <t>50.029.229.991</t>
   </si>
   <si>
     <t>2026-03-26 11:26:16</t>
   </si>
   <si>
     <t xml:space="preserve">    l.) Dana Insentif Fiskal (DIF)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rupiah</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1704,51 +1698,51 @@
       <c r="N16" t="s">
         <v>8</v>
       </c>
       <c r="O16" t="s">
         <v>56</v>
       </c>
       <c r="P16" t="s">
         <v>8</v>
       </c>
       <c r="Q16" t="s">
         <v>45</v>
       </c>
       <c r="R16" t="s">
         <v>8</v>
       </c>
       <c r="S16" t="s">
         <v>45</v>
       </c>
       <c r="T16" t="s">
         <v>8</v>
       </c>
       <c r="U16" t="s">
         <v>8</v>
       </c>
       <c r="V16" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="W16" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>8</v>
       </c>
       <c r="C17" t="s">
         <v>8</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17" t="s">
@@ -2414,130 +2408,130 @@
       <c r="N26" t="s">
         <v>8</v>
       </c>
       <c r="O26" t="s">
         <v>8</v>
       </c>
       <c r="P26" t="s">
         <v>8</v>
       </c>
       <c r="Q26" t="s">
         <v>45</v>
       </c>
       <c r="R26" t="s">
         <v>8</v>
       </c>
       <c r="S26" t="s">
         <v>45</v>
       </c>
       <c r="T26" t="s">
         <v>8</v>
       </c>
       <c r="U26" t="s">
         <v>8</v>
       </c>
       <c r="V26" t="s">
+        <v>17</v>
+      </c>
+      <c r="W26" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" t="s">
         <v>82</v>
       </c>
-      <c r="B27" t="s">
-[...8 lines deleted...]
-      <c r="E27" t="s">
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27" t="s">
         <v>83</v>
       </c>
-      <c r="F27" t="s">
-[...2 lines deleted...]
-      <c r="G27" t="s">
+      <c r="H27" t="s">
+        <v>8</v>
+      </c>
+      <c r="I27" t="s">
         <v>84</v>
       </c>
-      <c r="H27" t="s">
-[...2 lines deleted...]
-      <c r="I27" t="s">
+      <c r="J27" t="s">
+        <v>8</v>
+      </c>
+      <c r="K27" t="s">
         <v>85</v>
       </c>
-      <c r="J27" t="s">
-[...2 lines deleted...]
-      <c r="K27" t="s">
+      <c r="L27" t="s">
+        <v>8</v>
+      </c>
+      <c r="M27" t="s">
         <v>86</v>
       </c>
-      <c r="L27" t="s">
-[...2 lines deleted...]
-      <c r="M27" t="s">
+      <c r="N27" t="s">
+        <v>8</v>
+      </c>
+      <c r="O27" t="s">
+        <v>8</v>
+      </c>
+      <c r="P27" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>8</v>
+      </c>
+      <c r="R27" t="s">
+        <v>8</v>
+      </c>
+      <c r="S27" t="s">
         <v>87</v>
-      </c>
-[...16 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T27" t="s">
         <v>8</v>
       </c>
       <c r="U27" t="s">
         <v>8</v>
       </c>
       <c r="V27" t="s">
         <v>17</v>
       </c>
       <c r="W27" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
         <v>8</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28" t="s">
         <v>8</v>
       </c>
       <c r="H28" t="s">
         <v>8</v>
       </c>
       <c r="I28" t="s">
         <v>8</v>
       </c>
@@ -2564,832 +2558,832 @@
       </c>
       <c r="Q28" t="s">
         <v>8</v>
       </c>
       <c r="R28" t="s">
         <v>8</v>
       </c>
       <c r="S28" t="s">
         <v>8</v>
       </c>
       <c r="T28" t="s">
         <v>8</v>
       </c>
       <c r="U28" t="s">
         <v>8</v>
       </c>
       <c r="V28" t="s">
         <v>8</v>
       </c>
       <c r="W28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" t="s">
+        <v>8</v>
+      </c>
+      <c r="C29" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29" t="s">
+        <v>8</v>
+      </c>
+      <c r="H29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I29" t="s">
+        <v>8</v>
+      </c>
+      <c r="J29" t="s">
+        <v>8</v>
+      </c>
+      <c r="K29" t="s">
         <v>91</v>
       </c>
-      <c r="B29" t="s">
-[...26 lines deleted...]
-      <c r="K29" t="s">
+      <c r="L29" t="s">
+        <v>8</v>
+      </c>
+      <c r="M29" t="s">
         <v>92</v>
       </c>
-      <c r="L29" t="s">
-[...2 lines deleted...]
-      <c r="M29" t="s">
+      <c r="N29" t="s">
+        <v>8</v>
+      </c>
+      <c r="O29" t="s">
         <v>93</v>
       </c>
-      <c r="N29" t="s">
-[...2 lines deleted...]
-      <c r="O29" t="s">
+      <c r="P29" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>8</v>
+      </c>
+      <c r="R29" t="s">
+        <v>8</v>
+      </c>
+      <c r="S29" t="s">
         <v>94</v>
       </c>
-      <c r="P29" t="s">
-[...8 lines deleted...]
-      <c r="S29" t="s">
+      <c r="T29" t="s">
+        <v>8</v>
+      </c>
+      <c r="U29" t="s">
+        <v>8</v>
+      </c>
+      <c r="V29" t="s">
+        <v>17</v>
+      </c>
+      <c r="W29" t="s">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
+        <v>96</v>
+      </c>
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30" t="s">
+        <v>8</v>
+      </c>
+      <c r="H30" t="s">
+        <v>8</v>
+      </c>
+      <c r="I30" t="s">
+        <v>8</v>
+      </c>
+      <c r="J30" t="s">
+        <v>8</v>
+      </c>
+      <c r="K30" t="s">
         <v>97</v>
       </c>
-      <c r="B30" t="s">
-[...26 lines deleted...]
-      <c r="K30" t="s">
+      <c r="L30" t="s">
+        <v>8</v>
+      </c>
+      <c r="M30" t="s">
         <v>98</v>
       </c>
-      <c r="L30" t="s">
-[...2 lines deleted...]
-      <c r="M30" t="s">
+      <c r="N30" t="s">
+        <v>8</v>
+      </c>
+      <c r="O30" t="s">
         <v>99</v>
       </c>
-      <c r="N30" t="s">
-[...2 lines deleted...]
-      <c r="O30" t="s">
+      <c r="P30" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>8</v>
+      </c>
+      <c r="R30" t="s">
+        <v>8</v>
+      </c>
+      <c r="S30" t="s">
         <v>100</v>
       </c>
-      <c r="P30" t="s">
-[...8 lines deleted...]
-      <c r="S30" t="s">
+      <c r="T30" t="s">
+        <v>8</v>
+      </c>
+      <c r="U30" t="s">
+        <v>8</v>
+      </c>
+      <c r="V30" t="s">
+        <v>17</v>
+      </c>
+      <c r="W30" t="s">
         <v>101</v>
-      </c>
-[...10 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
+        <v>102</v>
+      </c>
+      <c r="B31" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H31" t="s">
+        <v>8</v>
+      </c>
+      <c r="I31" t="s">
+        <v>8</v>
+      </c>
+      <c r="J31" t="s">
+        <v>8</v>
+      </c>
+      <c r="K31" t="s">
+        <v>8</v>
+      </c>
+      <c r="L31" t="s">
+        <v>8</v>
+      </c>
+      <c r="M31" t="s">
         <v>103</v>
       </c>
-      <c r="B31" t="s">
-[...32 lines deleted...]
-      <c r="M31" t="s">
+      <c r="N31" t="s">
+        <v>8</v>
+      </c>
+      <c r="O31" t="s">
         <v>104</v>
       </c>
-      <c r="N31" t="s">
-[...2 lines deleted...]
-      <c r="O31" t="s">
+      <c r="P31" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>8</v>
+      </c>
+      <c r="R31" t="s">
+        <v>8</v>
+      </c>
+      <c r="S31" t="s">
+        <v>45</v>
+      </c>
+      <c r="T31" t="s">
+        <v>8</v>
+      </c>
+      <c r="U31" t="s">
+        <v>8</v>
+      </c>
+      <c r="V31" t="s">
+        <v>17</v>
+      </c>
+      <c r="W31" t="s">
         <v>105</v>
-      </c>
-[...22 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
+        <v>106</v>
+      </c>
+      <c r="B32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" t="s">
+        <v>8</v>
+      </c>
+      <c r="H32" t="s">
+        <v>8</v>
+      </c>
+      <c r="I32" t="s">
+        <v>8</v>
+      </c>
+      <c r="J32" t="s">
+        <v>8</v>
+      </c>
+      <c r="K32" t="s">
+        <v>8</v>
+      </c>
+      <c r="L32" t="s">
+        <v>8</v>
+      </c>
+      <c r="M32" t="s">
         <v>107</v>
       </c>
-      <c r="B32" t="s">
-[...32 lines deleted...]
-      <c r="M32" t="s">
+      <c r="N32" t="s">
+        <v>8</v>
+      </c>
+      <c r="O32" t="s">
         <v>108</v>
       </c>
-      <c r="N32" t="s">
-[...2 lines deleted...]
-      <c r="O32" t="s">
+      <c r="P32" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>8</v>
+      </c>
+      <c r="R32" t="s">
+        <v>8</v>
+      </c>
+      <c r="S32" t="s">
+        <v>45</v>
+      </c>
+      <c r="T32" t="s">
+        <v>8</v>
+      </c>
+      <c r="U32" t="s">
+        <v>8</v>
+      </c>
+      <c r="V32" t="s">
+        <v>17</v>
+      </c>
+      <c r="W32" t="s">
         <v>109</v>
-      </c>
-[...22 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
+        <v>110</v>
+      </c>
+      <c r="B33" t="s">
+        <v>8</v>
+      </c>
+      <c r="C33" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33" t="s">
+        <v>8</v>
+      </c>
+      <c r="H33" t="s">
+        <v>8</v>
+      </c>
+      <c r="I33" t="s">
+        <v>8</v>
+      </c>
+      <c r="J33" t="s">
+        <v>8</v>
+      </c>
+      <c r="K33" t="s">
+        <v>8</v>
+      </c>
+      <c r="L33" t="s">
+        <v>8</v>
+      </c>
+      <c r="M33" t="s">
         <v>111</v>
-      </c>
-[...34 lines deleted...]
-        <v>112</v>
       </c>
       <c r="N33" t="s">
         <v>8</v>
       </c>
       <c r="O33" t="s">
         <v>50</v>
       </c>
       <c r="P33" t="s">
         <v>8</v>
       </c>
       <c r="Q33" t="s">
         <v>8</v>
       </c>
       <c r="R33" t="s">
         <v>8</v>
       </c>
       <c r="S33" t="s">
         <v>45</v>
       </c>
       <c r="T33" t="s">
         <v>8</v>
       </c>
       <c r="U33" t="s">
         <v>8</v>
       </c>
       <c r="V33" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="W33" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
+        <v>112</v>
+      </c>
+      <c r="B34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34" t="s">
+        <v>8</v>
+      </c>
+      <c r="H34" t="s">
+        <v>8</v>
+      </c>
+      <c r="I34" t="s">
+        <v>8</v>
+      </c>
+      <c r="J34" t="s">
+        <v>8</v>
+      </c>
+      <c r="K34" t="s">
+        <v>8</v>
+      </c>
+      <c r="L34" t="s">
+        <v>8</v>
+      </c>
+      <c r="M34" t="s">
         <v>113</v>
       </c>
-      <c r="B34" t="s">
-[...32 lines deleted...]
-      <c r="M34" t="s">
+      <c r="N34" t="s">
+        <v>8</v>
+      </c>
+      <c r="O34" t="s">
         <v>114</v>
       </c>
-      <c r="N34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P34" t="s">
         <v>8</v>
       </c>
       <c r="Q34" t="s">
         <v>8</v>
       </c>
       <c r="R34" t="s">
         <v>8</v>
       </c>
       <c r="S34" t="s">
         <v>45</v>
       </c>
       <c r="T34" t="s">
         <v>8</v>
       </c>
       <c r="U34" t="s">
         <v>8</v>
       </c>
       <c r="V34" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="W34" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
+        <v>115</v>
+      </c>
+      <c r="B35" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35" t="s">
+        <v>8</v>
+      </c>
+      <c r="H35" t="s">
+        <v>8</v>
+      </c>
+      <c r="I35" t="s">
+        <v>8</v>
+      </c>
+      <c r="J35" t="s">
+        <v>8</v>
+      </c>
+      <c r="K35" t="s">
+        <v>8</v>
+      </c>
+      <c r="L35" t="s">
+        <v>8</v>
+      </c>
+      <c r="M35" t="s">
         <v>116</v>
       </c>
-      <c r="B35" t="s">
-[...32 lines deleted...]
-      <c r="M35" t="s">
+      <c r="N35" t="s">
+        <v>8</v>
+      </c>
+      <c r="O35" t="s">
         <v>117</v>
       </c>
-      <c r="N35" t="s">
-[...2 lines deleted...]
-      <c r="O35" t="s">
+      <c r="P35" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>8</v>
+      </c>
+      <c r="R35" t="s">
+        <v>8</v>
+      </c>
+      <c r="S35" t="s">
+        <v>45</v>
+      </c>
+      <c r="T35" t="s">
+        <v>8</v>
+      </c>
+      <c r="U35" t="s">
+        <v>8</v>
+      </c>
+      <c r="V35" t="s">
+        <v>17</v>
+      </c>
+      <c r="W35" t="s">
         <v>118</v>
-      </c>
-[...22 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
+        <v>119</v>
+      </c>
+      <c r="B36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36" t="s">
+        <v>8</v>
+      </c>
+      <c r="H36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I36" t="s">
+        <v>8</v>
+      </c>
+      <c r="J36" t="s">
+        <v>8</v>
+      </c>
+      <c r="K36" t="s">
+        <v>8</v>
+      </c>
+      <c r="L36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M36" t="s">
         <v>120</v>
       </c>
-      <c r="B36" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="N36" t="s">
         <v>8</v>
       </c>
       <c r="O36" t="s">
         <v>45</v>
       </c>
       <c r="P36" t="s">
         <v>8</v>
       </c>
       <c r="Q36" t="s">
         <v>45</v>
       </c>
       <c r="R36" t="s">
         <v>8</v>
       </c>
       <c r="S36" t="s">
         <v>45</v>
       </c>
       <c r="T36" t="s">
         <v>8</v>
       </c>
       <c r="U36" t="s">
         <v>8</v>
       </c>
       <c r="V36" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="W36" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
+        <v>121</v>
+      </c>
+      <c r="B37" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37" t="s">
+        <v>8</v>
+      </c>
+      <c r="H37" t="s">
+        <v>8</v>
+      </c>
+      <c r="I37" t="s">
+        <v>8</v>
+      </c>
+      <c r="J37" t="s">
+        <v>8</v>
+      </c>
+      <c r="K37" t="s">
+        <v>8</v>
+      </c>
+      <c r="L37" t="s">
+        <v>8</v>
+      </c>
+      <c r="M37" t="s">
         <v>122</v>
-      </c>
-[...34 lines deleted...]
-        <v>123</v>
       </c>
       <c r="N37" t="s">
         <v>8</v>
       </c>
       <c r="O37" t="s">
         <v>75</v>
       </c>
       <c r="P37" t="s">
         <v>8</v>
       </c>
       <c r="Q37" t="s">
         <v>8</v>
       </c>
       <c r="R37" t="s">
         <v>8</v>
       </c>
       <c r="S37" t="s">
+        <v>123</v>
+      </c>
+      <c r="T37" t="s">
+        <v>8</v>
+      </c>
+      <c r="U37" t="s">
+        <v>8</v>
+      </c>
+      <c r="V37" t="s">
+        <v>17</v>
+      </c>
+      <c r="W37" t="s">
         <v>124</v>
-      </c>
-[...10 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
+        <v>125</v>
+      </c>
+      <c r="B38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38" t="s">
+        <v>8</v>
+      </c>
+      <c r="H38" t="s">
+        <v>8</v>
+      </c>
+      <c r="I38" t="s">
+        <v>8</v>
+      </c>
+      <c r="J38" t="s">
+        <v>8</v>
+      </c>
+      <c r="K38" t="s">
+        <v>8</v>
+      </c>
+      <c r="L38" t="s">
+        <v>8</v>
+      </c>
+      <c r="M38" t="s">
         <v>126</v>
       </c>
-      <c r="B38" t="s">
-[...32 lines deleted...]
-      <c r="M38" t="s">
+      <c r="N38" t="s">
+        <v>8</v>
+      </c>
+      <c r="O38" t="s">
         <v>127</v>
       </c>
-      <c r="N38" t="s">
-[...2 lines deleted...]
-      <c r="O38" t="s">
+      <c r="P38" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>8</v>
+      </c>
+      <c r="R38" t="s">
+        <v>8</v>
+      </c>
+      <c r="S38" t="s">
         <v>128</v>
       </c>
-      <c r="P38" t="s">
-[...8 lines deleted...]
-      <c r="S38" t="s">
+      <c r="T38" t="s">
+        <v>8</v>
+      </c>
+      <c r="U38" t="s">
+        <v>8</v>
+      </c>
+      <c r="V38" t="s">
+        <v>17</v>
+      </c>
+      <c r="W38" t="s">
         <v>129</v>
-      </c>
-[...10 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
+        <v>130</v>
+      </c>
+      <c r="B39" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H39" t="s">
+        <v>8</v>
+      </c>
+      <c r="I39" t="s">
+        <v>8</v>
+      </c>
+      <c r="J39" t="s">
+        <v>8</v>
+      </c>
+      <c r="K39" t="s">
+        <v>8</v>
+      </c>
+      <c r="L39" t="s">
+        <v>8</v>
+      </c>
+      <c r="M39" t="s">
         <v>131</v>
       </c>
-      <c r="B39" t="s">
-[...32 lines deleted...]
-      <c r="M39" t="s">
+      <c r="N39" t="s">
+        <v>8</v>
+      </c>
+      <c r="O39" t="s">
         <v>132</v>
       </c>
-      <c r="N39" t="s">
-[...2 lines deleted...]
-      <c r="O39" t="s">
+      <c r="P39" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>8</v>
+      </c>
+      <c r="R39" t="s">
+        <v>8</v>
+      </c>
+      <c r="S39" t="s">
         <v>133</v>
       </c>
-      <c r="P39" t="s">
-[...8 lines deleted...]
-      <c r="S39" t="s">
+      <c r="T39" t="s">
+        <v>8</v>
+      </c>
+      <c r="U39" t="s">
+        <v>8</v>
+      </c>
+      <c r="V39" t="s">
+        <v>17</v>
+      </c>
+      <c r="W39" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B40" t="s">
         <v>8</v>
       </c>
       <c r="C40" t="s">
         <v>8</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40" t="s">
         <v>8</v>
       </c>
       <c r="H40" t="s">
         <v>8</v>
       </c>
       <c r="I40" t="s">
         <v>8</v>
       </c>
@@ -3408,51 +3402,51 @@
       <c r="N40" t="s">
         <v>8</v>
       </c>
       <c r="O40" t="s">
         <v>8</v>
       </c>
       <c r="P40" t="s">
         <v>8</v>
       </c>
       <c r="Q40" t="s">
         <v>8</v>
       </c>
       <c r="R40" t="s">
         <v>8</v>
       </c>
       <c r="S40" t="s">
         <v>8</v>
       </c>
       <c r="T40" t="s">
         <v>8</v>
       </c>
       <c r="U40" t="s">
         <v>8</v>
       </c>
       <c r="V40" t="s">
-        <v>137</v>
+        <v>17</v>
       </c>
       <c r="W40" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:CJ1"/>
     <mergeCell ref="B3:U3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V3:V5"/>
     <mergeCell ref="W3:W5"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>