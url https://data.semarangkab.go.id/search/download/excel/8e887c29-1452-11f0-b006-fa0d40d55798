--- v0 (2026-05-14)
+++ v1 (2026-08-13)
@@ -12,77 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
-[...1 lines deleted...]
-    <t>Badan Keuangan Daerah</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+  <si>
+    <t>Admin OPD</t>
   </si>
   <si>
     <t>Penyedia Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
     <t>CAPAIAN BELANJA DAERAH KABUPATEN SEMARANG</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Rupiah</t>
   </si>
   <si>
     <t>1. Belanja Operasi</t>
   </si>
   <si>
     <t xml:space="preserve">    a.) Belanja Pegawai</t>
   </si>
   <si>
     <t>369.558.421.424</t>
   </si>
   <si>
     <t>898.794.567.315</t>
   </si>
   <si>
     <t>958.684.922.301</t>
   </si>
   <si>
     <t>952.030.029.078</t>
   </si>
   <si>
     <t>1.068.724.971.720</t>
   </si>
   <si>
     <t>1.160.994.123.656</t>
   </si>
@@ -889,59 +892,59 @@
       <c r="N6" t="s">
         <v>8</v>
       </c>
       <c r="O6" t="s">
         <v>8</v>
       </c>
       <c r="P6" t="s">
         <v>8</v>
       </c>
       <c r="Q6" t="s">
         <v>8</v>
       </c>
       <c r="R6" t="s">
         <v>8</v>
       </c>
       <c r="S6" t="s">
         <v>8</v>
       </c>
       <c r="T6" t="s">
         <v>8</v>
       </c>
       <c r="U6" t="s">
         <v>8</v>
       </c>
       <c r="V6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
@@ -968,477 +971,477 @@
       </c>
       <c r="Q7" t="s">
         <v>8</v>
       </c>
       <c r="R7" t="s">
         <v>8</v>
       </c>
       <c r="S7" t="s">
         <v>8</v>
       </c>
       <c r="T7" t="s">
         <v>8</v>
       </c>
       <c r="U7" t="s">
         <v>8</v>
       </c>
       <c r="V7" t="s">
         <v>8</v>
       </c>
       <c r="W7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="I8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J8" t="s">
         <v>8</v>
       </c>
       <c r="K8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="L8" t="s">
         <v>8</v>
       </c>
       <c r="M8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="N8" t="s">
         <v>8</v>
       </c>
       <c r="O8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="P8" t="s">
         <v>8</v>
       </c>
       <c r="Q8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R8" t="s">
         <v>8</v>
       </c>
       <c r="S8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="T8" t="s">
         <v>8</v>
       </c>
       <c r="U8" t="s">
         <v>8</v>
       </c>
       <c r="V8" t="s">
         <v>8</v>
       </c>
       <c r="W8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9" t="s">
         <v>8</v>
       </c>
       <c r="I9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J9" t="s">
         <v>8</v>
       </c>
       <c r="K9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L9" t="s">
         <v>8</v>
       </c>
       <c r="M9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="N9" t="s">
         <v>8</v>
       </c>
       <c r="O9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="P9" t="s">
         <v>8</v>
       </c>
       <c r="Q9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="R9" t="s">
         <v>8</v>
       </c>
       <c r="S9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="T9" t="s">
         <v>8</v>
       </c>
       <c r="U9" t="s">
         <v>8</v>
       </c>
       <c r="V9" t="s">
         <v>8</v>
       </c>
       <c r="W9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10" t="s">
+        <v>8</v>
+      </c>
+      <c r="H10" t="s">
+        <v>8</v>
+      </c>
+      <c r="I10" t="s">
         <v>20</v>
       </c>
-      <c r="B10" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J10" t="s">
         <v>8</v>
       </c>
       <c r="K10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="L10" t="s">
         <v>8</v>
       </c>
       <c r="M10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="N10" t="s">
         <v>8</v>
       </c>
       <c r="O10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="P10" t="s">
         <v>8</v>
       </c>
       <c r="Q10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R10" t="s">
         <v>8</v>
       </c>
       <c r="S10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="T10" t="s">
         <v>8</v>
       </c>
       <c r="U10" t="s">
         <v>8</v>
       </c>
       <c r="V10" t="s">
         <v>8</v>
       </c>
       <c r="W10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11" t="s">
         <v>8</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11" t="s">
         <v>8</v>
       </c>
       <c r="H11" t="s">
         <v>8</v>
       </c>
       <c r="I11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J11" t="s">
         <v>8</v>
       </c>
       <c r="K11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L11" t="s">
         <v>8</v>
       </c>
       <c r="M11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N11" t="s">
         <v>8</v>
       </c>
       <c r="O11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P11" t="s">
         <v>8</v>
       </c>
       <c r="Q11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R11" t="s">
         <v>8</v>
       </c>
       <c r="S11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="T11" t="s">
         <v>8</v>
       </c>
       <c r="U11" t="s">
         <v>8</v>
       </c>
       <c r="V11" t="s">
         <v>8</v>
       </c>
       <c r="W11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12" t="s">
         <v>8</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12" t="s">
         <v>8</v>
       </c>
       <c r="H12" t="s">
         <v>8</v>
       </c>
       <c r="I12" t="s">
         <v>8</v>
       </c>
       <c r="J12" t="s">
         <v>8</v>
       </c>
       <c r="K12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L12" t="s">
         <v>8</v>
       </c>
       <c r="M12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N12" t="s">
         <v>8</v>
       </c>
       <c r="O12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P12" t="s">
         <v>8</v>
       </c>
       <c r="Q12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R12" t="s">
         <v>8</v>
       </c>
       <c r="S12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T12" t="s">
         <v>8</v>
       </c>
       <c r="U12" t="s">
         <v>8</v>
       </c>
       <c r="V12" t="s">
         <v>8</v>
       </c>
       <c r="W12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B13" t="s">
         <v>8</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H13" t="s">
         <v>8</v>
       </c>
       <c r="I13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J13" t="s">
         <v>8</v>
       </c>
       <c r="K13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L13" t="s">
         <v>8</v>
       </c>
       <c r="M13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N13" t="s">
         <v>8</v>
       </c>
       <c r="O13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P13" t="s">
         <v>8</v>
       </c>
       <c r="Q13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R13" t="s">
         <v>8</v>
       </c>
       <c r="S13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="T13" t="s">
         <v>8</v>
       </c>
       <c r="U13" t="s">
         <v>8</v>
       </c>
       <c r="V13" t="s">
         <v>8</v>
       </c>
       <c r="W13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>8</v>
       </c>
       <c r="C14" t="s">
         <v>8</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14" t="s">
         <v>8</v>
       </c>
       <c r="H14" t="s">
         <v>8</v>
       </c>
       <c r="I14" t="s">
         <v>8</v>
       </c>
@@ -1465,477 +1468,477 @@
       </c>
       <c r="Q14" t="s">
         <v>8</v>
       </c>
       <c r="R14" t="s">
         <v>8</v>
       </c>
       <c r="S14" t="s">
         <v>8</v>
       </c>
       <c r="T14" t="s">
         <v>8</v>
       </c>
       <c r="U14" t="s">
         <v>8</v>
       </c>
       <c r="V14" t="s">
         <v>8</v>
       </c>
       <c r="W14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B15" t="s">
         <v>8</v>
       </c>
       <c r="C15" t="s">
         <v>8</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15" t="s">
         <v>8</v>
       </c>
       <c r="H15" t="s">
         <v>8</v>
       </c>
       <c r="I15" t="s">
         <v>8</v>
       </c>
       <c r="J15" t="s">
         <v>8</v>
       </c>
       <c r="K15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L15" t="s">
         <v>8</v>
       </c>
       <c r="M15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N15" t="s">
         <v>8</v>
       </c>
       <c r="O15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="P15" t="s">
         <v>8</v>
       </c>
       <c r="Q15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="R15" t="s">
         <v>8</v>
       </c>
       <c r="S15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="T15" t="s">
         <v>8</v>
       </c>
       <c r="U15" t="s">
         <v>8</v>
       </c>
       <c r="V15" t="s">
         <v>8</v>
       </c>
       <c r="W15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>8</v>
       </c>
       <c r="C16" t="s">
         <v>8</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16" t="s">
         <v>8</v>
       </c>
       <c r="H16" t="s">
         <v>8</v>
       </c>
       <c r="I16" t="s">
         <v>8</v>
       </c>
       <c r="J16" t="s">
         <v>8</v>
       </c>
       <c r="K16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L16" t="s">
         <v>8</v>
       </c>
       <c r="M16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N16" t="s">
         <v>8</v>
       </c>
       <c r="O16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P16" t="s">
         <v>8</v>
       </c>
       <c r="Q16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="R16" t="s">
         <v>8</v>
       </c>
       <c r="S16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="T16" t="s">
         <v>8</v>
       </c>
       <c r="U16" t="s">
         <v>8</v>
       </c>
       <c r="V16" t="s">
         <v>8</v>
       </c>
       <c r="W16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>8</v>
       </c>
       <c r="C17" t="s">
         <v>8</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17" t="s">
         <v>8</v>
       </c>
       <c r="H17" t="s">
         <v>8</v>
       </c>
       <c r="I17" t="s">
         <v>8</v>
       </c>
       <c r="J17" t="s">
         <v>8</v>
       </c>
       <c r="K17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L17" t="s">
         <v>8</v>
       </c>
       <c r="M17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N17" t="s">
         <v>8</v>
       </c>
       <c r="O17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P17" t="s">
         <v>8</v>
       </c>
       <c r="Q17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="R17" t="s">
         <v>8</v>
       </c>
       <c r="S17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="T17" t="s">
         <v>8</v>
       </c>
       <c r="U17" t="s">
         <v>8</v>
       </c>
       <c r="V17" t="s">
         <v>8</v>
       </c>
       <c r="W17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18" t="s">
         <v>8</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18" t="s">
         <v>8</v>
       </c>
       <c r="H18" t="s">
         <v>8</v>
       </c>
       <c r="I18" t="s">
         <v>8</v>
       </c>
       <c r="J18" t="s">
         <v>8</v>
       </c>
       <c r="K18" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L18" t="s">
         <v>8</v>
       </c>
       <c r="M18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N18" t="s">
         <v>8</v>
       </c>
       <c r="O18" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P18" t="s">
         <v>8</v>
       </c>
       <c r="Q18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="R18" t="s">
         <v>8</v>
       </c>
       <c r="S18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="T18" t="s">
         <v>8</v>
       </c>
       <c r="U18" t="s">
         <v>8</v>
       </c>
       <c r="V18" t="s">
         <v>8</v>
       </c>
       <c r="W18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B19" t="s">
         <v>8</v>
       </c>
       <c r="C19" t="s">
         <v>8</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19" t="s">
         <v>8</v>
       </c>
       <c r="H19" t="s">
         <v>8</v>
       </c>
       <c r="I19" t="s">
         <v>8</v>
       </c>
       <c r="J19" t="s">
         <v>8</v>
       </c>
       <c r="K19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L19" t="s">
         <v>8</v>
       </c>
       <c r="M19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N19" t="s">
         <v>8</v>
       </c>
       <c r="O19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P19" t="s">
         <v>8</v>
       </c>
       <c r="Q19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="R19" t="s">
         <v>8</v>
       </c>
       <c r="S19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="T19" t="s">
         <v>8</v>
       </c>
       <c r="U19" t="s">
         <v>8</v>
       </c>
       <c r="V19" t="s">
         <v>8</v>
       </c>
       <c r="W19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
         <v>8</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20" t="s">
         <v>8</v>
       </c>
       <c r="H20" t="s">
         <v>8</v>
       </c>
       <c r="I20" t="s">
         <v>8</v>
       </c>
       <c r="J20" t="s">
         <v>8</v>
       </c>
       <c r="K20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L20" t="s">
         <v>8</v>
       </c>
       <c r="M20" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="N20" t="s">
         <v>8</v>
       </c>
       <c r="O20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P20" t="s">
         <v>8</v>
       </c>
       <c r="Q20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="R20" t="s">
         <v>8</v>
       </c>
       <c r="S20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T20" t="s">
         <v>8</v>
       </c>
       <c r="U20" t="s">
         <v>8</v>
       </c>
       <c r="V20" t="s">
         <v>8</v>
       </c>
       <c r="W20" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B21" t="s">
         <v>8</v>
       </c>
       <c r="C21" t="s">
         <v>8</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21" t="s">
         <v>8</v>
       </c>
       <c r="H21" t="s">
         <v>8</v>
       </c>
       <c r="I21" t="s">
         <v>8</v>
       </c>
@@ -1962,188 +1965,188 @@
       </c>
       <c r="Q21" t="s">
         <v>8</v>
       </c>
       <c r="R21" t="s">
         <v>8</v>
       </c>
       <c r="S21" t="s">
         <v>8</v>
       </c>
       <c r="T21" t="s">
         <v>8</v>
       </c>
       <c r="U21" t="s">
         <v>8</v>
       </c>
       <c r="V21" t="s">
         <v>8</v>
       </c>
       <c r="W21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
         <v>8</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22" t="s">
         <v>8</v>
       </c>
       <c r="H22" t="s">
         <v>8</v>
       </c>
       <c r="I22" t="s">
         <v>8</v>
       </c>
       <c r="J22" t="s">
         <v>8</v>
       </c>
       <c r="K22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L22" t="s">
         <v>8</v>
       </c>
       <c r="M22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="N22" t="s">
         <v>8</v>
       </c>
       <c r="O22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="P22" t="s">
         <v>8</v>
       </c>
       <c r="Q22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="R22" t="s">
         <v>8</v>
       </c>
       <c r="S22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="T22" t="s">
         <v>8</v>
       </c>
       <c r="U22" t="s">
         <v>8</v>
       </c>
       <c r="V22" t="s">
         <v>8</v>
       </c>
       <c r="W22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B23" t="s">
         <v>8</v>
       </c>
       <c r="C23" t="s">
         <v>8</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23" t="s">
         <v>8</v>
       </c>
       <c r="H23" t="s">
         <v>8</v>
       </c>
       <c r="I23" t="s">
         <v>8</v>
       </c>
       <c r="J23" t="s">
         <v>8</v>
       </c>
       <c r="K23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L23" t="s">
         <v>8</v>
       </c>
       <c r="M23" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="N23" t="s">
         <v>8</v>
       </c>
       <c r="O23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P23" t="s">
         <v>8</v>
       </c>
       <c r="Q23" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R23" t="s">
         <v>8</v>
       </c>
       <c r="S23" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="T23" t="s">
         <v>8</v>
       </c>
       <c r="U23" t="s">
         <v>8</v>
       </c>
       <c r="V23" t="s">
         <v>8</v>
       </c>
       <c r="W23" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:CJ1"/>
     <mergeCell ref="B3:U3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V3:V5"/>
     <mergeCell ref="W3:W5"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>