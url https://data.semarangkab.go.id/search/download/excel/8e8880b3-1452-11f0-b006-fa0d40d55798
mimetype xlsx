--- v0 (2026-05-14)
+++ v1 (2026-08-13)
@@ -35,69 +35,69 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Badan Keuangan Daerah</t>
   </si>
   <si>
     <t>Penyedia Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
-    <t>REALISASI BELANJA DAERAH</t>
+    <t>Realisasi Belanja Daerah Di Kabupaten Semarang</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>Rupiah</t>
+  </si>
+  <si>
     <t>1. BELANJA OPERASI</t>
   </si>
   <si>
     <t>1.812.530.798.091</t>
   </si>
   <si>
     <t>1.767.294.699.207</t>
   </si>
   <si>
     <t>1.969.193.828.981</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rupiah</t>
   </si>
   <si>
     <t>2026-03-26 11:53:46</t>
   </si>
   <si>
     <t>2. BELANJA MODAL</t>
   </si>
   <si>
     <t>368.030.881.190</t>
   </si>
   <si>
     <t>245.404.232.720</t>
   </si>
   <si>
     <t>254.618.371.097</t>
   </si>
   <si>
     <t>283.724.159.169</t>
   </si>
   <si>
     <t>2026-03-26 11:54:07</t>
   </si>
   <si>
     <t>3. BELANJA TIDAK TERDUGA</t>
   </si>
@@ -476,51 +476,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
@@ -679,122 +679,122 @@
       <c r="N6" t="s">
         <v>8</v>
       </c>
       <c r="O6" t="s">
         <v>8</v>
       </c>
       <c r="P6" t="s">
         <v>8</v>
       </c>
       <c r="Q6" t="s">
         <v>8</v>
       </c>
       <c r="R6" t="s">
         <v>8</v>
       </c>
       <c r="S6" t="s">
         <v>8</v>
       </c>
       <c r="T6" t="s">
         <v>8</v>
       </c>
       <c r="U6" t="s">
         <v>8</v>
       </c>
       <c r="V6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" t="s">
+        <v>8</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="I7" t="s">
+        <v>8</v>
+      </c>
+      <c r="J7" t="s">
+        <v>8</v>
+      </c>
+      <c r="K7" t="s">
+        <v>8</v>
+      </c>
+      <c r="L7" t="s">
+        <v>8</v>
+      </c>
+      <c r="M7" t="s">
+        <v>11</v>
+      </c>
+      <c r="N7" t="s">
+        <v>8</v>
+      </c>
+      <c r="O7" t="s">
+        <v>12</v>
+      </c>
+      <c r="P7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>8</v>
+      </c>
+      <c r="R7" t="s">
+        <v>8</v>
+      </c>
+      <c r="S7" t="s">
+        <v>13</v>
+      </c>
+      <c r="T7" t="s">
+        <v>8</v>
+      </c>
+      <c r="U7" t="s">
+        <v>8</v>
+      </c>
+      <c r="V7" t="s">
         <v>9</v>
-      </c>
-[...61 lines deleted...]
-        <v>13</v>
       </c>
       <c r="W7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8" t="s">
@@ -821,51 +821,51 @@
       <c r="N8" t="s">
         <v>8</v>
       </c>
       <c r="O8" t="s">
         <v>17</v>
       </c>
       <c r="P8" t="s">
         <v>8</v>
       </c>
       <c r="Q8" t="s">
         <v>18</v>
       </c>
       <c r="R8" t="s">
         <v>8</v>
       </c>
       <c r="S8" t="s">
         <v>19</v>
       </c>
       <c r="T8" t="s">
         <v>8</v>
       </c>
       <c r="U8" t="s">
         <v>8</v>
       </c>
       <c r="V8" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="W8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9" t="s">
@@ -892,51 +892,51 @@
       <c r="N9" t="s">
         <v>8</v>
       </c>
       <c r="O9" t="s">
         <v>23</v>
       </c>
       <c r="P9" t="s">
         <v>8</v>
       </c>
       <c r="Q9" t="s">
         <v>24</v>
       </c>
       <c r="R9" t="s">
         <v>8</v>
       </c>
       <c r="S9" t="s">
         <v>25</v>
       </c>
       <c r="T9" t="s">
         <v>8</v>
       </c>
       <c r="U9" t="s">
         <v>8</v>
       </c>
       <c r="V9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="W9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10" t="s">
         <v>8</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10" t="s">
@@ -963,51 +963,51 @@
       <c r="N10" t="s">
         <v>8</v>
       </c>
       <c r="O10" t="s">
         <v>29</v>
       </c>
       <c r="P10" t="s">
         <v>8</v>
       </c>
       <c r="Q10" t="s">
         <v>30</v>
       </c>
       <c r="R10" t="s">
         <v>8</v>
       </c>
       <c r="S10" t="s">
         <v>31</v>
       </c>
       <c r="T10" t="s">
         <v>8</v>
       </c>
       <c r="U10" t="s">
         <v>8</v>
       </c>
       <c r="V10" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="W10" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:CJ1"/>
     <mergeCell ref="B3:U3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V3:V5"/>
     <mergeCell ref="W3:W5"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>