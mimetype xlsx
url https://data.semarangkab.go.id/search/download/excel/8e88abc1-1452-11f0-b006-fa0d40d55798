--- v0 (2026-05-14)
+++ v1 (2026-08-13)
@@ -14,93 +14,93 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>Badan Keuangan Daerah</t>
+    <t>Admin OPD</t>
   </si>
   <si>
     <t>Penyedia Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
     <t>ANGGARAN DAN REALISASI BELANJA PEMERINTAH DAERAH MENURUT JENIS PENGELUARAN</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>Rupiah</t>
+  </si>
+  <si>
     <t>1. Belanja</t>
   </si>
   <si>
     <t xml:space="preserve">    a.) Belanja Operasi</t>
   </si>
   <si>
     <t xml:space="preserve">        1.) Belanja Pegawai</t>
   </si>
   <si>
     <t xml:space="preserve">            1.) Anggaran</t>
   </si>
   <si>
     <t>1.190.685.168.328</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rupiah</t>
   </si>
   <si>
     <t>2025-05-09 10:30:33</t>
   </si>
   <si>
     <t xml:space="preserve">            2.) Realisasi</t>
   </si>
   <si>
     <t xml:space="preserve">            3.) Presentase</t>
   </si>
   <si>
     <t xml:space="preserve">        2.) Belanja Barang Dan Jasa</t>
   </si>
   <si>
     <t>770.419.636.138</t>
   </si>
   <si>
     <t xml:space="preserve">        3.) Belanja Bunga</t>
   </si>
   <si>
     <t xml:space="preserve">        4.) Belanja Subsidi</t>
   </si>
   <si>
     <t xml:space="preserve">        5.) Belanja Hibah</t>
   </si>
@@ -775,59 +775,59 @@
       <c r="N6" t="s">
         <v>8</v>
       </c>
       <c r="O6" t="s">
         <v>8</v>
       </c>
       <c r="P6" t="s">
         <v>8</v>
       </c>
       <c r="Q6" t="s">
         <v>8</v>
       </c>
       <c r="R6" t="s">
         <v>8</v>
       </c>
       <c r="S6" t="s">
         <v>8</v>
       </c>
       <c r="T6" t="s">
         <v>8</v>
       </c>
       <c r="U6" t="s">
         <v>8</v>
       </c>
       <c r="V6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
@@ -854,51 +854,51 @@
       </c>
       <c r="Q7" t="s">
         <v>8</v>
       </c>
       <c r="R7" t="s">
         <v>8</v>
       </c>
       <c r="S7" t="s">
         <v>8</v>
       </c>
       <c r="T7" t="s">
         <v>8</v>
       </c>
       <c r="U7" t="s">
         <v>8</v>
       </c>
       <c r="V7" t="s">
         <v>8</v>
       </c>
       <c r="W7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
@@ -925,51 +925,51 @@
       </c>
       <c r="Q8" t="s">
         <v>8</v>
       </c>
       <c r="R8" t="s">
         <v>8</v>
       </c>
       <c r="S8" t="s">
         <v>8</v>
       </c>
       <c r="T8" t="s">
         <v>8</v>
       </c>
       <c r="U8" t="s">
         <v>8</v>
       </c>
       <c r="V8" t="s">
         <v>8</v>
       </c>
       <c r="W8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B9" t="s">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9" t="s">
         <v>8</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
@@ -996,114 +996,114 @@
       </c>
       <c r="Q9" t="s">
         <v>8</v>
       </c>
       <c r="R9" t="s">
         <v>8</v>
       </c>
       <c r="S9" t="s">
         <v>8</v>
       </c>
       <c r="T9" t="s">
         <v>8</v>
       </c>
       <c r="U9" t="s">
         <v>8</v>
       </c>
       <c r="V9" t="s">
         <v>8</v>
       </c>
       <c r="W9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B10" t="s">
         <v>8</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10" t="s">
         <v>8</v>
       </c>
       <c r="H10" t="s">
         <v>8</v>
       </c>
       <c r="I10" t="s">
         <v>8</v>
       </c>
       <c r="J10" t="s">
         <v>8</v>
       </c>
       <c r="K10" t="s">
         <v>8</v>
       </c>
       <c r="L10" t="s">
         <v>8</v>
       </c>
       <c r="M10" t="s">
         <v>8</v>
       </c>
       <c r="N10" t="s">
         <v>8</v>
       </c>
       <c r="O10" t="s">
         <v>8</v>
       </c>
       <c r="P10" t="s">
         <v>8</v>
       </c>
       <c r="Q10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="R10" t="s">
         <v>8</v>
       </c>
       <c r="S10" t="s">
         <v>8</v>
       </c>
       <c r="T10" t="s">
         <v>8</v>
       </c>
       <c r="U10" t="s">
         <v>8</v>
       </c>
       <c r="V10" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11" t="s">
         <v>8</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11" t="s">
@@ -1130,51 +1130,51 @@
       <c r="N11" t="s">
         <v>8</v>
       </c>
       <c r="O11" t="s">
         <v>8</v>
       </c>
       <c r="P11" t="s">
         <v>8</v>
       </c>
       <c r="Q11" t="s">
         <v>8</v>
       </c>
       <c r="R11" t="s">
         <v>8</v>
       </c>
       <c r="S11" t="s">
         <v>8</v>
       </c>
       <c r="T11" t="s">
         <v>8</v>
       </c>
       <c r="U11" t="s">
         <v>8</v>
       </c>
       <c r="V11" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12" t="s">
         <v>8</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12" t="s">
@@ -1201,51 +1201,51 @@
       <c r="N12" t="s">
         <v>8</v>
       </c>
       <c r="O12" t="s">
         <v>8</v>
       </c>
       <c r="P12" t="s">
         <v>8</v>
       </c>
       <c r="Q12" t="s">
         <v>8</v>
       </c>
       <c r="R12" t="s">
         <v>8</v>
       </c>
       <c r="S12" t="s">
         <v>8</v>
       </c>
       <c r="T12" t="s">
         <v>8</v>
       </c>
       <c r="U12" t="s">
         <v>8</v>
       </c>
       <c r="V12" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13" t="s">
         <v>8</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13" t="s">
@@ -1280,51 +1280,51 @@
       </c>
       <c r="Q13" t="s">
         <v>8</v>
       </c>
       <c r="R13" t="s">
         <v>8</v>
       </c>
       <c r="S13" t="s">
         <v>8</v>
       </c>
       <c r="T13" t="s">
         <v>8</v>
       </c>
       <c r="U13" t="s">
         <v>8</v>
       </c>
       <c r="V13" t="s">
         <v>8</v>
       </c>
       <c r="W13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>8</v>
       </c>
       <c r="C14" t="s">
         <v>8</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14" t="s">
         <v>8</v>
       </c>
       <c r="H14" t="s">
         <v>8</v>
       </c>
       <c r="I14" t="s">
         <v>8</v>
       </c>
@@ -1343,51 +1343,51 @@
       <c r="N14" t="s">
         <v>8</v>
       </c>
       <c r="O14" t="s">
         <v>8</v>
       </c>
       <c r="P14" t="s">
         <v>8</v>
       </c>
       <c r="Q14" t="s">
         <v>19</v>
       </c>
       <c r="R14" t="s">
         <v>8</v>
       </c>
       <c r="S14" t="s">
         <v>8</v>
       </c>
       <c r="T14" t="s">
         <v>8</v>
       </c>
       <c r="U14" t="s">
         <v>8</v>
       </c>
       <c r="V14" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>16</v>
       </c>
       <c r="B15" t="s">
         <v>8</v>
       </c>
       <c r="C15" t="s">
         <v>8</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15" t="s">
@@ -1414,51 +1414,51 @@
       <c r="N15" t="s">
         <v>8</v>
       </c>
       <c r="O15" t="s">
         <v>8</v>
       </c>
       <c r="P15" t="s">
         <v>8</v>
       </c>
       <c r="Q15" t="s">
         <v>8</v>
       </c>
       <c r="R15" t="s">
         <v>8</v>
       </c>
       <c r="S15" t="s">
         <v>8</v>
       </c>
       <c r="T15" t="s">
         <v>8</v>
       </c>
       <c r="U15" t="s">
         <v>8</v>
       </c>
       <c r="V15" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>17</v>
       </c>
       <c r="B16" t="s">
         <v>8</v>
       </c>
       <c r="C16" t="s">
         <v>8</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16" t="s">
@@ -1485,51 +1485,51 @@
       <c r="N16" t="s">
         <v>8</v>
       </c>
       <c r="O16" t="s">
         <v>8</v>
       </c>
       <c r="P16" t="s">
         <v>8</v>
       </c>
       <c r="Q16" t="s">
         <v>8</v>
       </c>
       <c r="R16" t="s">
         <v>8</v>
       </c>
       <c r="S16" t="s">
         <v>8</v>
       </c>
       <c r="T16" t="s">
         <v>8</v>
       </c>
       <c r="U16" t="s">
         <v>8</v>
       </c>
       <c r="V16" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>8</v>
       </c>
       <c r="C17" t="s">
         <v>8</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17" t="s">
@@ -1564,51 +1564,51 @@
       </c>
       <c r="Q17" t="s">
         <v>8</v>
       </c>
       <c r="R17" t="s">
         <v>8</v>
       </c>
       <c r="S17" t="s">
         <v>8</v>
       </c>
       <c r="T17" t="s">
         <v>8</v>
       </c>
       <c r="U17" t="s">
         <v>8</v>
       </c>
       <c r="V17" t="s">
         <v>8</v>
       </c>
       <c r="W17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18" t="s">
         <v>8</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18" t="s">
         <v>8</v>
       </c>
       <c r="H18" t="s">
         <v>8</v>
       </c>
       <c r="I18" t="s">
         <v>8</v>
       </c>
@@ -1627,51 +1627,51 @@
       <c r="N18" t="s">
         <v>8</v>
       </c>
       <c r="O18" t="s">
         <v>8</v>
       </c>
       <c r="P18" t="s">
         <v>8</v>
       </c>
       <c r="Q18" t="s">
         <v>8</v>
       </c>
       <c r="R18" t="s">
         <v>8</v>
       </c>
       <c r="S18" t="s">
         <v>8</v>
       </c>
       <c r="T18" t="s">
         <v>8</v>
       </c>
       <c r="U18" t="s">
         <v>8</v>
       </c>
       <c r="V18" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>16</v>
       </c>
       <c r="B19" t="s">
         <v>8</v>
       </c>
       <c r="C19" t="s">
         <v>8</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19" t="s">
@@ -1698,51 +1698,51 @@
       <c r="N19" t="s">
         <v>8</v>
       </c>
       <c r="O19" t="s">
         <v>8</v>
       </c>
       <c r="P19" t="s">
         <v>8</v>
       </c>
       <c r="Q19" t="s">
         <v>8</v>
       </c>
       <c r="R19" t="s">
         <v>8</v>
       </c>
       <c r="S19" t="s">
         <v>8</v>
       </c>
       <c r="T19" t="s">
         <v>8</v>
       </c>
       <c r="U19" t="s">
         <v>8</v>
       </c>
       <c r="V19" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>17</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
         <v>8</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20" t="s">
@@ -1769,51 +1769,51 @@
       <c r="N20" t="s">
         <v>8</v>
       </c>
       <c r="O20" t="s">
         <v>8</v>
       </c>
       <c r="P20" t="s">
         <v>8</v>
       </c>
       <c r="Q20" t="s">
         <v>8</v>
       </c>
       <c r="R20" t="s">
         <v>8</v>
       </c>
       <c r="S20" t="s">
         <v>8</v>
       </c>
       <c r="T20" t="s">
         <v>8</v>
       </c>
       <c r="U20" t="s">
         <v>8</v>
       </c>
       <c r="V20" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21" t="s">
         <v>8</v>
       </c>
       <c r="C21" t="s">
         <v>8</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21" t="s">
@@ -1848,51 +1848,51 @@
       </c>
       <c r="Q21" t="s">
         <v>8</v>
       </c>
       <c r="R21" t="s">
         <v>8</v>
       </c>
       <c r="S21" t="s">
         <v>8</v>
       </c>
       <c r="T21" t="s">
         <v>8</v>
       </c>
       <c r="U21" t="s">
         <v>8</v>
       </c>
       <c r="V21" t="s">
         <v>8</v>
       </c>
       <c r="W21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
         <v>8</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22" t="s">
         <v>8</v>
       </c>
       <c r="H22" t="s">
         <v>8</v>
       </c>
       <c r="I22" t="s">
         <v>8</v>
       </c>
@@ -1911,51 +1911,51 @@
       <c r="N22" t="s">
         <v>8</v>
       </c>
       <c r="O22" t="s">
         <v>8</v>
       </c>
       <c r="P22" t="s">
         <v>8</v>
       </c>
       <c r="Q22" t="s">
         <v>8</v>
       </c>
       <c r="R22" t="s">
         <v>8</v>
       </c>
       <c r="S22" t="s">
         <v>8</v>
       </c>
       <c r="T22" t="s">
         <v>8</v>
       </c>
       <c r="U22" t="s">
         <v>8</v>
       </c>
       <c r="V22" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>16</v>
       </c>
       <c r="B23" t="s">
         <v>8</v>
       </c>
       <c r="C23" t="s">
         <v>8</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23" t="s">
@@ -1982,51 +1982,51 @@
       <c r="N23" t="s">
         <v>8</v>
       </c>
       <c r="O23" t="s">
         <v>8</v>
       </c>
       <c r="P23" t="s">
         <v>8</v>
       </c>
       <c r="Q23" t="s">
         <v>8</v>
       </c>
       <c r="R23" t="s">
         <v>8</v>
       </c>
       <c r="S23" t="s">
         <v>8</v>
       </c>
       <c r="T23" t="s">
         <v>8</v>
       </c>
       <c r="U23" t="s">
         <v>8</v>
       </c>
       <c r="V23" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>17</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
         <v>8</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24" t="s">
@@ -2053,51 +2053,51 @@
       <c r="N24" t="s">
         <v>8</v>
       </c>
       <c r="O24" t="s">
         <v>8</v>
       </c>
       <c r="P24" t="s">
         <v>8</v>
       </c>
       <c r="Q24" t="s">
         <v>8</v>
       </c>
       <c r="R24" t="s">
         <v>8</v>
       </c>
       <c r="S24" t="s">
         <v>8</v>
       </c>
       <c r="T24" t="s">
         <v>8</v>
       </c>
       <c r="U24" t="s">
         <v>8</v>
       </c>
       <c r="V24" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>22</v>
       </c>
       <c r="B25" t="s">
         <v>8</v>
       </c>
       <c r="C25" t="s">
         <v>8</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25" t="s">
@@ -2132,51 +2132,51 @@
       </c>
       <c r="Q25" t="s">
         <v>8</v>
       </c>
       <c r="R25" t="s">
         <v>8</v>
       </c>
       <c r="S25" t="s">
         <v>8</v>
       </c>
       <c r="T25" t="s">
         <v>8</v>
       </c>
       <c r="U25" t="s">
         <v>8</v>
       </c>
       <c r="V25" t="s">
         <v>8</v>
       </c>
       <c r="W25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26" t="s">
         <v>8</v>
       </c>
       <c r="H26" t="s">
         <v>8</v>
       </c>
       <c r="I26" t="s">
         <v>8</v>
       </c>
@@ -2195,51 +2195,51 @@
       <c r="N26" t="s">
         <v>8</v>
       </c>
       <c r="O26" t="s">
         <v>8</v>
       </c>
       <c r="P26" t="s">
         <v>8</v>
       </c>
       <c r="Q26" t="s">
         <v>23</v>
       </c>
       <c r="R26" t="s">
         <v>8</v>
       </c>
       <c r="S26" t="s">
         <v>8</v>
       </c>
       <c r="T26" t="s">
         <v>8</v>
       </c>
       <c r="U26" t="s">
         <v>8</v>
       </c>
       <c r="V26" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W26" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>16</v>
       </c>
       <c r="B27" t="s">
         <v>8</v>
       </c>
       <c r="C27" t="s">
         <v>8</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27" t="s">
@@ -2266,51 +2266,51 @@
       <c r="N27" t="s">
         <v>8</v>
       </c>
       <c r="O27" t="s">
         <v>8</v>
       </c>
       <c r="P27" t="s">
         <v>8</v>
       </c>
       <c r="Q27" t="s">
         <v>8</v>
       </c>
       <c r="R27" t="s">
         <v>8</v>
       </c>
       <c r="S27" t="s">
         <v>8</v>
       </c>
       <c r="T27" t="s">
         <v>8</v>
       </c>
       <c r="U27" t="s">
         <v>8</v>
       </c>
       <c r="V27" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>17</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
         <v>8</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28" t="s">
@@ -2337,51 +2337,51 @@
       <c r="N28" t="s">
         <v>8</v>
       </c>
       <c r="O28" t="s">
         <v>8</v>
       </c>
       <c r="P28" t="s">
         <v>8</v>
       </c>
       <c r="Q28" t="s">
         <v>8</v>
       </c>
       <c r="R28" t="s">
         <v>8</v>
       </c>
       <c r="S28" t="s">
         <v>8</v>
       </c>
       <c r="T28" t="s">
         <v>8</v>
       </c>
       <c r="U28" t="s">
         <v>8</v>
       </c>
       <c r="V28" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>25</v>
       </c>
       <c r="B29" t="s">
         <v>8</v>
       </c>
       <c r="C29" t="s">
         <v>8</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29" t="s">
@@ -2416,51 +2416,51 @@
       </c>
       <c r="Q29" t="s">
         <v>8</v>
       </c>
       <c r="R29" t="s">
         <v>8</v>
       </c>
       <c r="S29" t="s">
         <v>8</v>
       </c>
       <c r="T29" t="s">
         <v>8</v>
       </c>
       <c r="U29" t="s">
         <v>8</v>
       </c>
       <c r="V29" t="s">
         <v>8</v>
       </c>
       <c r="W29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B30" t="s">
         <v>8</v>
       </c>
       <c r="C30" t="s">
         <v>8</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30" t="s">
         <v>8</v>
       </c>
       <c r="H30" t="s">
         <v>8</v>
       </c>
       <c r="I30" t="s">
         <v>8</v>
       </c>
@@ -2479,51 +2479,51 @@
       <c r="N30" t="s">
         <v>8</v>
       </c>
       <c r="O30" t="s">
         <v>8</v>
       </c>
       <c r="P30" t="s">
         <v>8</v>
       </c>
       <c r="Q30" t="s">
         <v>26</v>
       </c>
       <c r="R30" t="s">
         <v>8</v>
       </c>
       <c r="S30" t="s">
         <v>8</v>
       </c>
       <c r="T30" t="s">
         <v>8</v>
       </c>
       <c r="U30" t="s">
         <v>8</v>
       </c>
       <c r="V30" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W30" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>16</v>
       </c>
       <c r="B31" t="s">
         <v>8</v>
       </c>
       <c r="C31" t="s">
         <v>8</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31" t="s">
@@ -2550,51 +2550,51 @@
       <c r="N31" t="s">
         <v>8</v>
       </c>
       <c r="O31" t="s">
         <v>8</v>
       </c>
       <c r="P31" t="s">
         <v>8</v>
       </c>
       <c r="Q31" t="s">
         <v>8</v>
       </c>
       <c r="R31" t="s">
         <v>8</v>
       </c>
       <c r="S31" t="s">
         <v>8</v>
       </c>
       <c r="T31" t="s">
         <v>8</v>
       </c>
       <c r="U31" t="s">
         <v>8</v>
       </c>
       <c r="V31" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>17</v>
       </c>
       <c r="B32" t="s">
         <v>8</v>
       </c>
       <c r="C32" t="s">
         <v>8</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32" t="s">
@@ -2621,51 +2621,51 @@
       <c r="N32" t="s">
         <v>8</v>
       </c>
       <c r="O32" t="s">
         <v>8</v>
       </c>
       <c r="P32" t="s">
         <v>8</v>
       </c>
       <c r="Q32" t="s">
         <v>8</v>
       </c>
       <c r="R32" t="s">
         <v>8</v>
       </c>
       <c r="S32" t="s">
         <v>8</v>
       </c>
       <c r="T32" t="s">
         <v>8</v>
       </c>
       <c r="U32" t="s">
         <v>8</v>
       </c>
       <c r="V32" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>27</v>
       </c>
       <c r="B33" t="s">
         <v>8</v>
       </c>
       <c r="C33" t="s">
         <v>8</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33" t="s">
@@ -2771,51 +2771,51 @@
       </c>
       <c r="Q34" t="s">
         <v>8</v>
       </c>
       <c r="R34" t="s">
         <v>8</v>
       </c>
       <c r="S34" t="s">
         <v>8</v>
       </c>
       <c r="T34" t="s">
         <v>8</v>
       </c>
       <c r="U34" t="s">
         <v>8</v>
       </c>
       <c r="V34" t="s">
         <v>8</v>
       </c>
       <c r="W34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B35" t="s">
         <v>8</v>
       </c>
       <c r="C35" t="s">
         <v>8</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35" t="s">
         <v>8</v>
       </c>
       <c r="H35" t="s">
         <v>8</v>
       </c>
       <c r="I35" t="s">
         <v>8</v>
       </c>
@@ -2834,51 +2834,51 @@
       <c r="N35" t="s">
         <v>8</v>
       </c>
       <c r="O35" t="s">
         <v>8</v>
       </c>
       <c r="P35" t="s">
         <v>8</v>
       </c>
       <c r="Q35" t="s">
         <v>8</v>
       </c>
       <c r="R35" t="s">
         <v>8</v>
       </c>
       <c r="S35" t="s">
         <v>8</v>
       </c>
       <c r="T35" t="s">
         <v>8</v>
       </c>
       <c r="U35" t="s">
         <v>8</v>
       </c>
       <c r="V35" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>16</v>
       </c>
       <c r="B36" t="s">
         <v>8</v>
       </c>
       <c r="C36" t="s">
         <v>8</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36" t="s">
@@ -2905,51 +2905,51 @@
       <c r="N36" t="s">
         <v>8</v>
       </c>
       <c r="O36" t="s">
         <v>8</v>
       </c>
       <c r="P36" t="s">
         <v>8</v>
       </c>
       <c r="Q36" t="s">
         <v>8</v>
       </c>
       <c r="R36" t="s">
         <v>8</v>
       </c>
       <c r="S36" t="s">
         <v>8</v>
       </c>
       <c r="T36" t="s">
         <v>8</v>
       </c>
       <c r="U36" t="s">
         <v>8</v>
       </c>
       <c r="V36" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
         <v>17</v>
       </c>
       <c r="B37" t="s">
         <v>8</v>
       </c>
       <c r="C37" t="s">
         <v>8</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37" t="s">
@@ -2976,51 +2976,51 @@
       <c r="N37" t="s">
         <v>8</v>
       </c>
       <c r="O37" t="s">
         <v>8</v>
       </c>
       <c r="P37" t="s">
         <v>8</v>
       </c>
       <c r="Q37" t="s">
         <v>8</v>
       </c>
       <c r="R37" t="s">
         <v>8</v>
       </c>
       <c r="S37" t="s">
         <v>8</v>
       </c>
       <c r="T37" t="s">
         <v>8</v>
       </c>
       <c r="U37" t="s">
         <v>8</v>
       </c>
       <c r="V37" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>29</v>
       </c>
       <c r="B38" t="s">
         <v>8</v>
       </c>
       <c r="C38" t="s">
         <v>8</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38" t="s">
@@ -3055,51 +3055,51 @@
       </c>
       <c r="Q38" t="s">
         <v>8</v>
       </c>
       <c r="R38" t="s">
         <v>8</v>
       </c>
       <c r="S38" t="s">
         <v>8</v>
       </c>
       <c r="T38" t="s">
         <v>8</v>
       </c>
       <c r="U38" t="s">
         <v>8</v>
       </c>
       <c r="V38" t="s">
         <v>8</v>
       </c>
       <c r="W38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B39" t="s">
         <v>8</v>
       </c>
       <c r="C39" t="s">
         <v>8</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39" t="s">
         <v>8</v>
       </c>
       <c r="H39" t="s">
         <v>8</v>
       </c>
       <c r="I39" t="s">
         <v>8</v>
       </c>
@@ -3118,51 +3118,51 @@
       <c r="N39" t="s">
         <v>8</v>
       </c>
       <c r="O39" t="s">
         <v>8</v>
       </c>
       <c r="P39" t="s">
         <v>8</v>
       </c>
       <c r="Q39" t="s">
         <v>30</v>
       </c>
       <c r="R39" t="s">
         <v>8</v>
       </c>
       <c r="S39" t="s">
         <v>8</v>
       </c>
       <c r="T39" t="s">
         <v>8</v>
       </c>
       <c r="U39" t="s">
         <v>8</v>
       </c>
       <c r="V39" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W39" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>16</v>
       </c>
       <c r="B40" t="s">
         <v>8</v>
       </c>
       <c r="C40" t="s">
         <v>8</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40" t="s">
@@ -3189,51 +3189,51 @@
       <c r="N40" t="s">
         <v>8</v>
       </c>
       <c r="O40" t="s">
         <v>8</v>
       </c>
       <c r="P40" t="s">
         <v>8</v>
       </c>
       <c r="Q40" t="s">
         <v>8</v>
       </c>
       <c r="R40" t="s">
         <v>8</v>
       </c>
       <c r="S40" t="s">
         <v>8</v>
       </c>
       <c r="T40" t="s">
         <v>8</v>
       </c>
       <c r="U40" t="s">
         <v>8</v>
       </c>
       <c r="V40" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>17</v>
       </c>
       <c r="B41" t="s">
         <v>8</v>
       </c>
       <c r="C41" t="s">
         <v>8</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41" t="s">
@@ -3260,51 +3260,51 @@
       <c r="N41" t="s">
         <v>8</v>
       </c>
       <c r="O41" t="s">
         <v>8</v>
       </c>
       <c r="P41" t="s">
         <v>8</v>
       </c>
       <c r="Q41" t="s">
         <v>8</v>
       </c>
       <c r="R41" t="s">
         <v>8</v>
       </c>
       <c r="S41" t="s">
         <v>8</v>
       </c>
       <c r="T41" t="s">
         <v>8</v>
       </c>
       <c r="U41" t="s">
         <v>8</v>
       </c>
       <c r="V41" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>31</v>
       </c>
       <c r="B42" t="s">
         <v>8</v>
       </c>
       <c r="C42" t="s">
         <v>8</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42" t="s">
@@ -3339,51 +3339,51 @@
       </c>
       <c r="Q42" t="s">
         <v>8</v>
       </c>
       <c r="R42" t="s">
         <v>8</v>
       </c>
       <c r="S42" t="s">
         <v>8</v>
       </c>
       <c r="T42" t="s">
         <v>8</v>
       </c>
       <c r="U42" t="s">
         <v>8</v>
       </c>
       <c r="V42" t="s">
         <v>8</v>
       </c>
       <c r="W42" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B43" t="s">
         <v>8</v>
       </c>
       <c r="C43" t="s">
         <v>8</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43" t="s">
         <v>8</v>
       </c>
       <c r="H43" t="s">
         <v>8</v>
       </c>
       <c r="I43" t="s">
         <v>8</v>
       </c>
@@ -3402,51 +3402,51 @@
       <c r="N43" t="s">
         <v>8</v>
       </c>
       <c r="O43" t="s">
         <v>8</v>
       </c>
       <c r="P43" t="s">
         <v>8</v>
       </c>
       <c r="Q43" t="s">
         <v>32</v>
       </c>
       <c r="R43" t="s">
         <v>8</v>
       </c>
       <c r="S43" t="s">
         <v>8</v>
       </c>
       <c r="T43" t="s">
         <v>8</v>
       </c>
       <c r="U43" t="s">
         <v>8</v>
       </c>
       <c r="V43" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W43" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" t="s">
         <v>16</v>
       </c>
       <c r="B44" t="s">
         <v>8</v>
       </c>
       <c r="C44" t="s">
         <v>8</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44" t="s">
@@ -3473,51 +3473,51 @@
       <c r="N44" t="s">
         <v>8</v>
       </c>
       <c r="O44" t="s">
         <v>8</v>
       </c>
       <c r="P44" t="s">
         <v>8</v>
       </c>
       <c r="Q44" t="s">
         <v>8</v>
       </c>
       <c r="R44" t="s">
         <v>8</v>
       </c>
       <c r="S44" t="s">
         <v>8</v>
       </c>
       <c r="T44" t="s">
         <v>8</v>
       </c>
       <c r="U44" t="s">
         <v>8</v>
       </c>
       <c r="V44" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W44" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
         <v>17</v>
       </c>
       <c r="B45" t="s">
         <v>8</v>
       </c>
       <c r="C45" t="s">
         <v>8</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45" t="s">
@@ -3544,51 +3544,51 @@
       <c r="N45" t="s">
         <v>8</v>
       </c>
       <c r="O45" t="s">
         <v>8</v>
       </c>
       <c r="P45" t="s">
         <v>8</v>
       </c>
       <c r="Q45" t="s">
         <v>8</v>
       </c>
       <c r="R45" t="s">
         <v>8</v>
       </c>
       <c r="S45" t="s">
         <v>8</v>
       </c>
       <c r="T45" t="s">
         <v>8</v>
       </c>
       <c r="U45" t="s">
         <v>8</v>
       </c>
       <c r="V45" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
         <v>34</v>
       </c>
       <c r="B46" t="s">
         <v>8</v>
       </c>
       <c r="C46" t="s">
         <v>8</v>
       </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46" t="s">
@@ -3623,51 +3623,51 @@
       </c>
       <c r="Q46" t="s">
         <v>8</v>
       </c>
       <c r="R46" t="s">
         <v>8</v>
       </c>
       <c r="S46" t="s">
         <v>8</v>
       </c>
       <c r="T46" t="s">
         <v>8</v>
       </c>
       <c r="U46" t="s">
         <v>8</v>
       </c>
       <c r="V46" t="s">
         <v>8</v>
       </c>
       <c r="W46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B47" t="s">
         <v>8</v>
       </c>
       <c r="C47" t="s">
         <v>8</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47" t="s">
         <v>8</v>
       </c>
       <c r="H47" t="s">
         <v>8</v>
       </c>
       <c r="I47" t="s">
         <v>8</v>
       </c>
@@ -3686,51 +3686,51 @@
       <c r="N47" t="s">
         <v>8</v>
       </c>
       <c r="O47" t="s">
         <v>8</v>
       </c>
       <c r="P47" t="s">
         <v>8</v>
       </c>
       <c r="Q47" t="s">
         <v>35</v>
       </c>
       <c r="R47" t="s">
         <v>8</v>
       </c>
       <c r="S47" t="s">
         <v>8</v>
       </c>
       <c r="T47" t="s">
         <v>8</v>
       </c>
       <c r="U47" t="s">
         <v>8</v>
       </c>
       <c r="V47" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W47" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
         <v>16</v>
       </c>
       <c r="B48" t="s">
         <v>8</v>
       </c>
       <c r="C48" t="s">
         <v>8</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48" t="s">
@@ -3757,51 +3757,51 @@
       <c r="N48" t="s">
         <v>8</v>
       </c>
       <c r="O48" t="s">
         <v>8</v>
       </c>
       <c r="P48" t="s">
         <v>8</v>
       </c>
       <c r="Q48" t="s">
         <v>8</v>
       </c>
       <c r="R48" t="s">
         <v>8</v>
       </c>
       <c r="S48" t="s">
         <v>8</v>
       </c>
       <c r="T48" t="s">
         <v>8</v>
       </c>
       <c r="U48" t="s">
         <v>8</v>
       </c>
       <c r="V48" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
         <v>17</v>
       </c>
       <c r="B49" t="s">
         <v>8</v>
       </c>
       <c r="C49" t="s">
         <v>8</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49" t="s">
@@ -3828,51 +3828,51 @@
       <c r="N49" t="s">
         <v>8</v>
       </c>
       <c r="O49" t="s">
         <v>8</v>
       </c>
       <c r="P49" t="s">
         <v>8</v>
       </c>
       <c r="Q49" t="s">
         <v>8</v>
       </c>
       <c r="R49" t="s">
         <v>8</v>
       </c>
       <c r="S49" t="s">
         <v>8</v>
       </c>
       <c r="T49" t="s">
         <v>8</v>
       </c>
       <c r="U49" t="s">
         <v>8</v>
       </c>
       <c r="V49" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
         <v>36</v>
       </c>
       <c r="B50" t="s">
         <v>8</v>
       </c>
       <c r="C50" t="s">
         <v>8</v>
       </c>
       <c r="D50" t="s">
         <v>8</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50" t="s">
@@ -3907,51 +3907,51 @@
       </c>
       <c r="Q50" t="s">
         <v>8</v>
       </c>
       <c r="R50" t="s">
         <v>8</v>
       </c>
       <c r="S50" t="s">
         <v>8</v>
       </c>
       <c r="T50" t="s">
         <v>8</v>
       </c>
       <c r="U50" t="s">
         <v>8</v>
       </c>
       <c r="V50" t="s">
         <v>8</v>
       </c>
       <c r="W50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B51" t="s">
         <v>8</v>
       </c>
       <c r="C51" t="s">
         <v>8</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51" t="s">
         <v>8</v>
       </c>
       <c r="H51" t="s">
         <v>8</v>
       </c>
       <c r="I51" t="s">
         <v>8</v>
       </c>
@@ -3970,51 +3970,51 @@
       <c r="N51" t="s">
         <v>8</v>
       </c>
       <c r="O51" t="s">
         <v>8</v>
       </c>
       <c r="P51" t="s">
         <v>8</v>
       </c>
       <c r="Q51" t="s">
         <v>37</v>
       </c>
       <c r="R51" t="s">
         <v>8</v>
       </c>
       <c r="S51" t="s">
         <v>8</v>
       </c>
       <c r="T51" t="s">
         <v>8</v>
       </c>
       <c r="U51" t="s">
         <v>8</v>
       </c>
       <c r="V51" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W51" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
         <v>16</v>
       </c>
       <c r="B52" t="s">
         <v>8</v>
       </c>
       <c r="C52" t="s">
         <v>8</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52" t="s">
@@ -4041,51 +4041,51 @@
       <c r="N52" t="s">
         <v>8</v>
       </c>
       <c r="O52" t="s">
         <v>8</v>
       </c>
       <c r="P52" t="s">
         <v>8</v>
       </c>
       <c r="Q52" t="s">
         <v>8</v>
       </c>
       <c r="R52" t="s">
         <v>8</v>
       </c>
       <c r="S52" t="s">
         <v>8</v>
       </c>
       <c r="T52" t="s">
         <v>8</v>
       </c>
       <c r="U52" t="s">
         <v>8</v>
       </c>
       <c r="V52" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>17</v>
       </c>
       <c r="B53" t="s">
         <v>8</v>
       </c>
       <c r="C53" t="s">
         <v>8</v>
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53" t="s">
@@ -4112,51 +4112,51 @@
       <c r="N53" t="s">
         <v>8</v>
       </c>
       <c r="O53" t="s">
         <v>8</v>
       </c>
       <c r="P53" t="s">
         <v>8</v>
       </c>
       <c r="Q53" t="s">
         <v>8</v>
       </c>
       <c r="R53" t="s">
         <v>8</v>
       </c>
       <c r="S53" t="s">
         <v>8</v>
       </c>
       <c r="T53" t="s">
         <v>8</v>
       </c>
       <c r="U53" t="s">
         <v>8</v>
       </c>
       <c r="V53" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
         <v>38</v>
       </c>
       <c r="B54" t="s">
         <v>8</v>
       </c>
       <c r="C54" t="s">
         <v>8</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54" t="s">
@@ -4191,51 +4191,51 @@
       </c>
       <c r="Q54" t="s">
         <v>8</v>
       </c>
       <c r="R54" t="s">
         <v>8</v>
       </c>
       <c r="S54" t="s">
         <v>8</v>
       </c>
       <c r="T54" t="s">
         <v>8</v>
       </c>
       <c r="U54" t="s">
         <v>8</v>
       </c>
       <c r="V54" t="s">
         <v>8</v>
       </c>
       <c r="W54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B55" t="s">
         <v>8</v>
       </c>
       <c r="C55" t="s">
         <v>8</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55" t="s">
         <v>8</v>
       </c>
       <c r="H55" t="s">
         <v>8</v>
       </c>
       <c r="I55" t="s">
         <v>8</v>
       </c>
@@ -4254,51 +4254,51 @@
       <c r="N55" t="s">
         <v>8</v>
       </c>
       <c r="O55" t="s">
         <v>8</v>
       </c>
       <c r="P55" t="s">
         <v>8</v>
       </c>
       <c r="Q55" t="s">
         <v>39</v>
       </c>
       <c r="R55" t="s">
         <v>8</v>
       </c>
       <c r="S55" t="s">
         <v>8</v>
       </c>
       <c r="T55" t="s">
         <v>8</v>
       </c>
       <c r="U55" t="s">
         <v>8</v>
       </c>
       <c r="V55" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W55" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
         <v>16</v>
       </c>
       <c r="B56" t="s">
         <v>8</v>
       </c>
       <c r="C56" t="s">
         <v>8</v>
       </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56" t="s">
@@ -4325,51 +4325,51 @@
       <c r="N56" t="s">
         <v>8</v>
       </c>
       <c r="O56" t="s">
         <v>8</v>
       </c>
       <c r="P56" t="s">
         <v>8</v>
       </c>
       <c r="Q56" t="s">
         <v>8</v>
       </c>
       <c r="R56" t="s">
         <v>8</v>
       </c>
       <c r="S56" t="s">
         <v>8</v>
       </c>
       <c r="T56" t="s">
         <v>8</v>
       </c>
       <c r="U56" t="s">
         <v>8</v>
       </c>
       <c r="V56" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W56" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
         <v>17</v>
       </c>
       <c r="B57" t="s">
         <v>8</v>
       </c>
       <c r="C57" t="s">
         <v>8</v>
       </c>
       <c r="D57" t="s">
         <v>8</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57" t="s">
@@ -4396,51 +4396,51 @@
       <c r="N57" t="s">
         <v>8</v>
       </c>
       <c r="O57" t="s">
         <v>8</v>
       </c>
       <c r="P57" t="s">
         <v>8</v>
       </c>
       <c r="Q57" t="s">
         <v>8</v>
       </c>
       <c r="R57" t="s">
         <v>8</v>
       </c>
       <c r="S57" t="s">
         <v>8</v>
       </c>
       <c r="T57" t="s">
         <v>8</v>
       </c>
       <c r="U57" t="s">
         <v>8</v>
       </c>
       <c r="V57" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W57" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
         <v>40</v>
       </c>
       <c r="B58" t="s">
         <v>8</v>
       </c>
       <c r="C58" t="s">
         <v>8</v>
       </c>
       <c r="D58" t="s">
         <v>8</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58" t="s">
@@ -4538,51 +4538,51 @@
       <c r="N59" t="s">
         <v>8</v>
       </c>
       <c r="O59" t="s">
         <v>8</v>
       </c>
       <c r="P59" t="s">
         <v>8</v>
       </c>
       <c r="Q59" t="s">
         <v>42</v>
       </c>
       <c r="R59" t="s">
         <v>8</v>
       </c>
       <c r="S59" t="s">
         <v>8</v>
       </c>
       <c r="T59" t="s">
         <v>8</v>
       </c>
       <c r="U59" t="s">
         <v>8</v>
       </c>
       <c r="V59" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W59" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
         <v>44</v>
       </c>
       <c r="B60" t="s">
         <v>8</v>
       </c>
       <c r="C60" t="s">
         <v>8</v>
       </c>
       <c r="D60" t="s">
         <v>8</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60" t="s">
@@ -4609,51 +4609,51 @@
       <c r="N60" t="s">
         <v>8</v>
       </c>
       <c r="O60" t="s">
         <v>8</v>
       </c>
       <c r="P60" t="s">
         <v>8</v>
       </c>
       <c r="Q60" t="s">
         <v>8</v>
       </c>
       <c r="R60" t="s">
         <v>8</v>
       </c>
       <c r="S60" t="s">
         <v>8</v>
       </c>
       <c r="T60" t="s">
         <v>8</v>
       </c>
       <c r="U60" t="s">
         <v>8</v>
       </c>
       <c r="V60" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W60" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
         <v>45</v>
       </c>
       <c r="B61" t="s">
         <v>8</v>
       </c>
       <c r="C61" t="s">
         <v>8</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61" t="s">
@@ -4680,51 +4680,51 @@
       <c r="N61" t="s">
         <v>8</v>
       </c>
       <c r="O61" t="s">
         <v>8</v>
       </c>
       <c r="P61" t="s">
         <v>8</v>
       </c>
       <c r="Q61" t="s">
         <v>8</v>
       </c>
       <c r="R61" t="s">
         <v>8</v>
       </c>
       <c r="S61" t="s">
         <v>8</v>
       </c>
       <c r="T61" t="s">
         <v>8</v>
       </c>
       <c r="U61" t="s">
         <v>8</v>
       </c>
       <c r="V61" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W61" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
         <v>46</v>
       </c>
       <c r="B62" t="s">
         <v>8</v>
       </c>
       <c r="C62" t="s">
         <v>8</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62" t="s">
@@ -4964,51 +4964,51 @@
       <c r="N65" t="s">
         <v>8</v>
       </c>
       <c r="O65" t="s">
         <v>8</v>
       </c>
       <c r="P65" t="s">
         <v>8</v>
       </c>
       <c r="Q65" t="s">
         <v>50</v>
       </c>
       <c r="R65" t="s">
         <v>8</v>
       </c>
       <c r="S65" t="s">
         <v>8</v>
       </c>
       <c r="T65" t="s">
         <v>8</v>
       </c>
       <c r="U65" t="s">
         <v>8</v>
       </c>
       <c r="V65" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W65" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
         <v>51</v>
       </c>
       <c r="B66" t="s">
         <v>8</v>
       </c>
       <c r="C66" t="s">
         <v>8</v>
       </c>
       <c r="D66" t="s">
         <v>8</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66" t="s">
@@ -5035,51 +5035,51 @@
       <c r="N66" t="s">
         <v>8</v>
       </c>
       <c r="O66" t="s">
         <v>8</v>
       </c>
       <c r="P66" t="s">
         <v>8</v>
       </c>
       <c r="Q66" t="s">
         <v>8</v>
       </c>
       <c r="R66" t="s">
         <v>8</v>
       </c>
       <c r="S66" t="s">
         <v>8</v>
       </c>
       <c r="T66" t="s">
         <v>8</v>
       </c>
       <c r="U66" t="s">
         <v>8</v>
       </c>
       <c r="V66" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W66" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
         <v>52</v>
       </c>
       <c r="B67" t="s">
         <v>8</v>
       </c>
       <c r="C67" t="s">
         <v>8</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67" t="s">
@@ -5106,51 +5106,51 @@
       <c r="N67" t="s">
         <v>8</v>
       </c>
       <c r="O67" t="s">
         <v>8</v>
       </c>
       <c r="P67" t="s">
         <v>8</v>
       </c>
       <c r="Q67" t="s">
         <v>8</v>
       </c>
       <c r="R67" t="s">
         <v>8</v>
       </c>
       <c r="S67" t="s">
         <v>8</v>
       </c>
       <c r="T67" t="s">
         <v>8</v>
       </c>
       <c r="U67" t="s">
         <v>8</v>
       </c>
       <c r="V67" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W67" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
         <v>53</v>
       </c>
       <c r="B68" t="s">
         <v>8</v>
       </c>
       <c r="C68" t="s">
         <v>8</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68" t="s">
@@ -5248,51 +5248,51 @@
       <c r="N69" t="s">
         <v>8</v>
       </c>
       <c r="O69" t="s">
         <v>8</v>
       </c>
       <c r="P69" t="s">
         <v>8</v>
       </c>
       <c r="Q69" t="s">
         <v>54</v>
       </c>
       <c r="R69" t="s">
         <v>8</v>
       </c>
       <c r="S69" t="s">
         <v>8</v>
       </c>
       <c r="T69" t="s">
         <v>8</v>
       </c>
       <c r="U69" t="s">
         <v>8</v>
       </c>
       <c r="V69" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W69" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
         <v>51</v>
       </c>
       <c r="B70" t="s">
         <v>8</v>
       </c>
       <c r="C70" t="s">
         <v>8</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70" t="s">
@@ -5319,51 +5319,51 @@
       <c r="N70" t="s">
         <v>8</v>
       </c>
       <c r="O70" t="s">
         <v>8</v>
       </c>
       <c r="P70" t="s">
         <v>8</v>
       </c>
       <c r="Q70" t="s">
         <v>8</v>
       </c>
       <c r="R70" t="s">
         <v>8</v>
       </c>
       <c r="S70" t="s">
         <v>8</v>
       </c>
       <c r="T70" t="s">
         <v>8</v>
       </c>
       <c r="U70" t="s">
         <v>8</v>
       </c>
       <c r="V70" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W70" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
         <v>52</v>
       </c>
       <c r="B71" t="s">
         <v>8</v>
       </c>
       <c r="C71" t="s">
         <v>8</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71" t="s">
@@ -5390,51 +5390,51 @@
       <c r="N71" t="s">
         <v>8</v>
       </c>
       <c r="O71" t="s">
         <v>8</v>
       </c>
       <c r="P71" t="s">
         <v>8</v>
       </c>
       <c r="Q71" t="s">
         <v>8</v>
       </c>
       <c r="R71" t="s">
         <v>8</v>
       </c>
       <c r="S71" t="s">
         <v>8</v>
       </c>
       <c r="T71" t="s">
         <v>8</v>
       </c>
       <c r="U71" t="s">
         <v>8</v>
       </c>
       <c r="V71" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W71" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
         <v>55</v>
       </c>
       <c r="B72" t="s">
         <v>8</v>
       </c>
       <c r="C72" t="s">
         <v>8</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72" t="s">
@@ -5603,51 +5603,51 @@
       <c r="N74" t="s">
         <v>8</v>
       </c>
       <c r="O74" t="s">
         <v>8</v>
       </c>
       <c r="P74" t="s">
         <v>8</v>
       </c>
       <c r="Q74" t="s">
         <v>8</v>
       </c>
       <c r="R74" t="s">
         <v>8</v>
       </c>
       <c r="S74" t="s">
         <v>8</v>
       </c>
       <c r="T74" t="s">
         <v>8</v>
       </c>
       <c r="U74" t="s">
         <v>8</v>
       </c>
       <c r="V74" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W74" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
         <v>51</v>
       </c>
       <c r="B75" t="s">
         <v>8</v>
       </c>
       <c r="C75" t="s">
         <v>8</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75" t="s">
@@ -5674,51 +5674,51 @@
       <c r="N75" t="s">
         <v>8</v>
       </c>
       <c r="O75" t="s">
         <v>8</v>
       </c>
       <c r="P75" t="s">
         <v>8</v>
       </c>
       <c r="Q75" t="s">
         <v>8</v>
       </c>
       <c r="R75" t="s">
         <v>8</v>
       </c>
       <c r="S75" t="s">
         <v>8</v>
       </c>
       <c r="T75" t="s">
         <v>8</v>
       </c>
       <c r="U75" t="s">
         <v>8</v>
       </c>
       <c r="V75" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
         <v>52</v>
       </c>
       <c r="B76" t="s">
         <v>8</v>
       </c>
       <c r="C76" t="s">
         <v>8</v>
       </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76" t="s">
@@ -5745,51 +5745,51 @@
       <c r="N76" t="s">
         <v>8</v>
       </c>
       <c r="O76" t="s">
         <v>8</v>
       </c>
       <c r="P76" t="s">
         <v>8</v>
       </c>
       <c r="Q76" t="s">
         <v>8</v>
       </c>
       <c r="R76" t="s">
         <v>8</v>
       </c>
       <c r="S76" t="s">
         <v>8</v>
       </c>
       <c r="T76" t="s">
         <v>8</v>
       </c>
       <c r="U76" t="s">
         <v>8</v>
       </c>
       <c r="V76" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W76" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
         <v>57</v>
       </c>
       <c r="B77" t="s">
         <v>8</v>
       </c>
       <c r="C77" t="s">
         <v>8</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77" t="s">
@@ -5887,51 +5887,51 @@
       <c r="N78" t="s">
         <v>8</v>
       </c>
       <c r="O78" t="s">
         <v>8</v>
       </c>
       <c r="P78" t="s">
         <v>8</v>
       </c>
       <c r="Q78" t="s">
         <v>58</v>
       </c>
       <c r="R78" t="s">
         <v>8</v>
       </c>
       <c r="S78" t="s">
         <v>8</v>
       </c>
       <c r="T78" t="s">
         <v>8</v>
       </c>
       <c r="U78" t="s">
         <v>8</v>
       </c>
       <c r="V78" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W78" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
         <v>51</v>
       </c>
       <c r="B79" t="s">
         <v>8</v>
       </c>
       <c r="C79" t="s">
         <v>8</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79" t="s">
@@ -5958,51 +5958,51 @@
       <c r="N79" t="s">
         <v>8</v>
       </c>
       <c r="O79" t="s">
         <v>8</v>
       </c>
       <c r="P79" t="s">
         <v>8</v>
       </c>
       <c r="Q79" t="s">
         <v>8</v>
       </c>
       <c r="R79" t="s">
         <v>8</v>
       </c>
       <c r="S79" t="s">
         <v>8</v>
       </c>
       <c r="T79" t="s">
         <v>8</v>
       </c>
       <c r="U79" t="s">
         <v>8</v>
       </c>
       <c r="V79" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W79" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
         <v>52</v>
       </c>
       <c r="B80" t="s">
         <v>8</v>
       </c>
       <c r="C80" t="s">
         <v>8</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80" t="s">
@@ -6029,51 +6029,51 @@
       <c r="N80" t="s">
         <v>8</v>
       </c>
       <c r="O80" t="s">
         <v>8</v>
       </c>
       <c r="P80" t="s">
         <v>8</v>
       </c>
       <c r="Q80" t="s">
         <v>8</v>
       </c>
       <c r="R80" t="s">
         <v>8</v>
       </c>
       <c r="S80" t="s">
         <v>8</v>
       </c>
       <c r="T80" t="s">
         <v>8</v>
       </c>
       <c r="U80" t="s">
         <v>8</v>
       </c>
       <c r="V80" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W80" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
         <v>60</v>
       </c>
       <c r="B81" t="s">
         <v>8</v>
       </c>
       <c r="C81" t="s">
         <v>8</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81" t="s">
@@ -6171,51 +6171,51 @@
       <c r="N82" t="s">
         <v>8</v>
       </c>
       <c r="O82" t="s">
         <v>8</v>
       </c>
       <c r="P82" t="s">
         <v>8</v>
       </c>
       <c r="Q82" t="s">
         <v>62</v>
       </c>
       <c r="R82" t="s">
         <v>8</v>
       </c>
       <c r="S82" t="s">
         <v>8</v>
       </c>
       <c r="T82" t="s">
         <v>8</v>
       </c>
       <c r="U82" t="s">
         <v>8</v>
       </c>
       <c r="V82" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W82" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
         <v>63</v>
       </c>
       <c r="B83" t="s">
         <v>8</v>
       </c>
       <c r="C83" t="s">
         <v>8</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83" t="s">
@@ -6242,51 +6242,51 @@
       <c r="N83" t="s">
         <v>8</v>
       </c>
       <c r="O83" t="s">
         <v>8</v>
       </c>
       <c r="P83" t="s">
         <v>8</v>
       </c>
       <c r="Q83" t="s">
         <v>8</v>
       </c>
       <c r="R83" t="s">
         <v>8</v>
       </c>
       <c r="S83" t="s">
         <v>8</v>
       </c>
       <c r="T83" t="s">
         <v>8</v>
       </c>
       <c r="U83" t="s">
         <v>8</v>
       </c>
       <c r="V83" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W83" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
         <v>64</v>
       </c>
       <c r="B84" t="s">
         <v>8</v>
       </c>
       <c r="C84" t="s">
         <v>8</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84" t="s">
@@ -6313,51 +6313,51 @@
       <c r="N84" t="s">
         <v>8</v>
       </c>
       <c r="O84" t="s">
         <v>8</v>
       </c>
       <c r="P84" t="s">
         <v>8</v>
       </c>
       <c r="Q84" t="s">
         <v>8</v>
       </c>
       <c r="R84" t="s">
         <v>8</v>
       </c>
       <c r="S84" t="s">
         <v>8</v>
       </c>
       <c r="T84" t="s">
         <v>8</v>
       </c>
       <c r="U84" t="s">
         <v>8</v>
       </c>
       <c r="V84" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W84" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:CJ1"/>
     <mergeCell ref="B3:U3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V3:V5"/>
     <mergeCell ref="W3:W5"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>