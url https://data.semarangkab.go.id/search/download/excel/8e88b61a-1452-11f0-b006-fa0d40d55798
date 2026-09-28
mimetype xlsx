--- v0 (2026-06-29)
+++ v1 (2026-09-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Badan Penanggulangan Bencana Daerah</t>
   </si>
   <si>
     <t>Penyedia Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
     <t>CAPAIAN INDIKATOR KINERJA KUNCI URUSAN PEMERINTAH DI KABUPATEN SEMARANG</t>
   </si>
   <si>
@@ -69,53 +69,50 @@
     <t>19</t>
   </si>
   <si>
     <t>wil / kec</t>
   </si>
   <si>
     <t>2025-08-04 14:19:39</t>
   </si>
   <si>
     <t>2. Terbentuknya Desa Tangguh Bencana</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>3</t>
-  </si>
-[...1 lines deleted...]
-    <t>28</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Desa/ Kec</t>
   </si>
   <si>
     <t>2026-03-27 07:39:06</t>
   </si>
   <si>
     <t>3. Prosentase Rehabilitasi dan rekonstruksi Fasilitas Umum terdampak bencana</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>%</t>
   </si>
@@ -806,211 +803,211 @@
       <c r="I8" t="s">
         <v>15</v>
       </c>
       <c r="J8" t="s">
         <v>8</v>
       </c>
       <c r="K8" t="s">
         <v>16</v>
       </c>
       <c r="L8" t="s">
         <v>8</v>
       </c>
       <c r="M8" t="s">
         <v>17</v>
       </c>
       <c r="N8" t="s">
         <v>8</v>
       </c>
       <c r="O8" t="s">
         <v>18</v>
       </c>
       <c r="P8" t="s">
         <v>8</v>
       </c>
       <c r="Q8" t="s">
+        <v>8</v>
+      </c>
+      <c r="R8" t="s">
+        <v>8</v>
+      </c>
+      <c r="S8" t="s">
         <v>19</v>
       </c>
-      <c r="R8" t="s">
-[...2 lines deleted...]
-      <c r="S8" t="s">
+      <c r="T8" t="s">
+        <v>8</v>
+      </c>
+      <c r="U8" t="s">
+        <v>8</v>
+      </c>
+      <c r="V8" t="s">
         <v>20</v>
       </c>
-      <c r="T8" t="s">
-[...5 lines deleted...]
-      <c r="V8" t="s">
+      <c r="W8" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" t="s">
         <v>23</v>
       </c>
-      <c r="B9" t="s">
-[...14 lines deleted...]
-      <c r="G9" t="s">
+      <c r="H9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I9" t="s">
         <v>24</v>
       </c>
-      <c r="H9" t="s">
-[...2 lines deleted...]
-      <c r="I9" t="s">
+      <c r="J9" t="s">
+        <v>8</v>
+      </c>
+      <c r="K9" t="s">
         <v>25</v>
       </c>
-      <c r="J9" t="s">
-[...2 lines deleted...]
-      <c r="K9" t="s">
+      <c r="L9" t="s">
+        <v>8</v>
+      </c>
+      <c r="M9" t="s">
+        <v>25</v>
+      </c>
+      <c r="N9" t="s">
+        <v>8</v>
+      </c>
+      <c r="O9" t="s">
+        <v>25</v>
+      </c>
+      <c r="P9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>25</v>
+      </c>
+      <c r="R9" t="s">
+        <v>8</v>
+      </c>
+      <c r="S9" t="s">
+        <v>25</v>
+      </c>
+      <c r="T9" t="s">
+        <v>8</v>
+      </c>
+      <c r="U9" t="s">
+        <v>8</v>
+      </c>
+      <c r="V9" t="s">
         <v>26</v>
       </c>
-      <c r="L9" t="s">
-[...29 lines deleted...]
-      <c r="V9" t="s">
+      <c r="W9" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>8</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10" t="s">
         <v>8</v>
       </c>
       <c r="H10" t="s">
         <v>8</v>
       </c>
       <c r="I10" t="s">
         <v>15</v>
       </c>
       <c r="J10" t="s">
         <v>8</v>
       </c>
       <c r="K10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="L10" t="s">
         <v>8</v>
       </c>
       <c r="M10" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="N10" t="s">
         <v>8</v>
       </c>
       <c r="O10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="P10" t="s">
         <v>8</v>
       </c>
       <c r="Q10" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="R10" t="s">
         <v>8</v>
       </c>
       <c r="S10" t="s">
         <v>18</v>
       </c>
       <c r="T10" t="s">
         <v>8</v>
       </c>
       <c r="U10" t="s">
         <v>8</v>
       </c>
       <c r="V10" t="s">
+        <v>30</v>
+      </c>
+      <c r="W10" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:CJ1"/>
     <mergeCell ref="B3:U3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V3:V5"/>
     <mergeCell ref="W3:W5"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>