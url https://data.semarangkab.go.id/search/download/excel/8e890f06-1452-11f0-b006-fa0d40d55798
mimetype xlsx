--- v0 (2026-06-29)
+++ v1 (2026-09-28)
@@ -741,51 +741,51 @@
       <c r="K7" t="s">
         <v>12</v>
       </c>
       <c r="L7" t="s">
         <v>8</v>
       </c>
       <c r="M7" t="s">
         <v>13</v>
       </c>
       <c r="N7" t="s">
         <v>8</v>
       </c>
       <c r="O7" t="s">
         <v>14</v>
       </c>
       <c r="P7" t="s">
         <v>8</v>
       </c>
       <c r="Q7" t="s">
         <v>13</v>
       </c>
       <c r="R7" t="s">
         <v>8</v>
       </c>
       <c r="S7" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="T7" t="s">
         <v>8</v>
       </c>
       <c r="U7" t="s">
         <v>8</v>
       </c>
       <c r="V7" t="s">
         <v>15</v>
       </c>
       <c r="W7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" t="s">
@@ -812,51 +812,51 @@
       <c r="K8" t="s">
         <v>20</v>
       </c>
       <c r="L8" t="s">
         <v>8</v>
       </c>
       <c r="M8" t="s">
         <v>21</v>
       </c>
       <c r="N8" t="s">
         <v>8</v>
       </c>
       <c r="O8" t="s">
         <v>14</v>
       </c>
       <c r="P8" t="s">
         <v>8</v>
       </c>
       <c r="Q8" t="s">
         <v>22</v>
       </c>
       <c r="R8" t="s">
         <v>8</v>
       </c>
       <c r="S8" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="T8" t="s">
         <v>8</v>
       </c>
       <c r="U8" t="s">
         <v>8</v>
       </c>
       <c r="V8" t="s">
         <v>15</v>
       </c>
       <c r="W8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" t="s">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
       <c r="D9" t="s">
@@ -883,51 +883,51 @@
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>8</v>
       </c>
       <c r="M9" t="s">
         <v>21</v>
       </c>
       <c r="N9" t="s">
         <v>8</v>
       </c>
       <c r="O9" t="s">
         <v>14</v>
       </c>
       <c r="P9" t="s">
         <v>8</v>
       </c>
       <c r="Q9" t="s">
         <v>27</v>
       </c>
       <c r="R9" t="s">
         <v>8</v>
       </c>
       <c r="S9" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="T9" t="s">
         <v>8</v>
       </c>
       <c r="U9" t="s">
         <v>8</v>
       </c>
       <c r="V9" t="s">
         <v>15</v>
       </c>
       <c r="W9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>8</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">