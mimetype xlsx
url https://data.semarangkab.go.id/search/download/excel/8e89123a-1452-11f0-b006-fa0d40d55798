--- v0 (2026-05-14)
+++ v1 (2026-08-14)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Badan Pusat Statistik Kabupaten semarang</t>
   </si>
   <si>
     <t>Penyedia Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
-    <t>Indeks Pembangunan transGender</t>
+    <t>Indeks Pembangunan Gender</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Indeks</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -407,51 +407,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">