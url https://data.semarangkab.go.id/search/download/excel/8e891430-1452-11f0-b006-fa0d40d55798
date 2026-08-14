--- v0 (2026-06-29)
+++ v1 (2026-08-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Bagian Hukum SETDA</t>
   </si>
   <si>
     <t>Penyedia Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
     <t>CAPAIAN PRODUK HUKUM DAERAH DI KABUPATEN SEMARANG</t>
   </si>
   <si>
@@ -68,99 +68,108 @@
   <si>
     <t>10</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Total Peraturan</t>
   </si>
   <si>
-    <t>2026-01-06 08:44:01</t>
+    <t>2026-07-16 07:43:21</t>
   </si>
   <si>
     <t>2. Peraturan Bupati</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>2026-01-06 08:44:04</t>
+    <t>55</t>
+  </si>
+  <si>
+    <t>2026-07-16 07:43:27</t>
   </si>
   <si>
     <t>3. Keputusan Bupati</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>266</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>2026-07-16 07:43:32</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -744,54 +753,54 @@
       <c r="J7" t="s">
         <v>8</v>
       </c>
       <c r="K7" t="s">
         <v>12</v>
       </c>
       <c r="L7" t="s">
         <v>8</v>
       </c>
       <c r="M7" t="s">
         <v>13</v>
       </c>
       <c r="N7" t="s">
         <v>8</v>
       </c>
       <c r="O7" t="s">
         <v>14</v>
       </c>
       <c r="P7" t="s">
         <v>8</v>
       </c>
       <c r="Q7" t="s">
         <v>15</v>
       </c>
       <c r="R7" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="S7" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="T7" t="s">
         <v>8</v>
       </c>
       <c r="U7" t="s">
         <v>8</v>
       </c>
       <c r="V7" t="s">
         <v>17</v>
       </c>
       <c r="W7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" t="s">
@@ -815,137 +824,137 @@
       <c r="J8" t="s">
         <v>8</v>
       </c>
       <c r="K8" t="s">
         <v>22</v>
       </c>
       <c r="L8" t="s">
         <v>8</v>
       </c>
       <c r="M8" t="s">
         <v>23</v>
       </c>
       <c r="N8" t="s">
         <v>8</v>
       </c>
       <c r="O8" t="s">
         <v>24</v>
       </c>
       <c r="P8" t="s">
         <v>8</v>
       </c>
       <c r="Q8" t="s">
         <v>25</v>
       </c>
       <c r="R8" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="S8" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="T8" t="s">
         <v>8</v>
       </c>
       <c r="U8" t="s">
         <v>8</v>
       </c>
       <c r="V8" t="s">
         <v>17</v>
       </c>
       <c r="W8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H9" t="s">
         <v>8</v>
       </c>
       <c r="I9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J9" t="s">
         <v>8</v>
       </c>
       <c r="K9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L9" t="s">
         <v>8</v>
       </c>
       <c r="M9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N9" t="s">
         <v>8</v>
       </c>
       <c r="O9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P9" t="s">
         <v>8</v>
       </c>
       <c r="Q9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="R9" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="S9" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="T9" t="s">
         <v>8</v>
       </c>
       <c r="U9" t="s">
         <v>8</v>
       </c>
       <c r="V9" t="s">
         <v>17</v>
       </c>
       <c r="W9" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:CJ1"/>
     <mergeCell ref="B3:U3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V3:V5"/>
     <mergeCell ref="W3:W5"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>