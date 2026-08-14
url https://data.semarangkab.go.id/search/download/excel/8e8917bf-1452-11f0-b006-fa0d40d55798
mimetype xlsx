--- v0 (2026-06-29)
+++ v1 (2026-08-14)
@@ -12,89 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Bagian Hukum SETDA</t>
   </si>
   <si>
     <t>Penyedia Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
     <t>Reformasi hukum</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>96,64</t>
   </si>
   <si>
+    <t>99,54</t>
+  </si>
+  <si>
     <t>Nilai</t>
   </si>
   <si>
-    <t>2025-07-03 13:09:17</t>
+    <t>2026-03-30 10:11:38</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -610,63 +613,63 @@
       <c r="K6" t="s">
         <v>8</v>
       </c>
       <c r="L6" t="s">
         <v>8</v>
       </c>
       <c r="M6" t="s">
         <v>9</v>
       </c>
       <c r="N6" t="s">
         <v>8</v>
       </c>
       <c r="O6" t="s">
         <v>10</v>
       </c>
       <c r="P6" t="s">
         <v>8</v>
       </c>
       <c r="Q6" t="s">
         <v>8</v>
       </c>
       <c r="R6" t="s">
         <v>8</v>
       </c>
       <c r="S6" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="T6" t="s">
         <v>8</v>
       </c>
       <c r="U6" t="s">
         <v>8</v>
       </c>
       <c r="V6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="W6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:CJ1"/>
     <mergeCell ref="B3:U3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V3:V5"/>
     <mergeCell ref="W3:W5"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>