--- v0 (2026-06-29)
+++ v1 (2026-08-14)
@@ -62,51 +62,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>peraturan</t>
   </si>
   <si>
-    <t>2025-07-03 13:10:36</t>
+    <t>2026-03-30 10:10:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -622,51 +622,51 @@
       <c r="K6" t="s">
         <v>13</v>
       </c>
       <c r="L6" t="s">
         <v>8</v>
       </c>
       <c r="M6" t="s">
         <v>14</v>
       </c>
       <c r="N6" t="s">
         <v>8</v>
       </c>
       <c r="O6" t="s">
         <v>9</v>
       </c>
       <c r="P6" t="s">
         <v>8</v>
       </c>
       <c r="Q6" t="s">
         <v>8</v>
       </c>
       <c r="R6" t="s">
         <v>8</v>
       </c>
       <c r="S6" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="T6" t="s">
         <v>8</v>
       </c>
       <c r="U6" t="s">
         <v>8</v>
       </c>
       <c r="V6" t="s">
         <v>15</v>
       </c>
       <c r="W6" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:CJ1"/>
     <mergeCell ref="B3:U3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>