--- v0 (2026-06-29)
+++ v1 (2026-08-14)
@@ -12,77 +12,83 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <t>Bagian Hukum SETDA</t>
   </si>
   <si>
     <t>Penyedia Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
     <t>Data Perda Kabupaten Semarang</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>2026-03-30 10:06:29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -426,51 +432,51 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="V3" t="s">
         <v>5</v>
       </c>
       <c r="W3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="B4">
         <v>2017</v>
       </c>
@@ -598,63 +604,63 @@
       <c r="K6" t="s">
         <v>8</v>
       </c>
       <c r="L6" t="s">
         <v>8</v>
       </c>
       <c r="M6" t="s">
         <v>8</v>
       </c>
       <c r="N6" t="s">
         <v>8</v>
       </c>
       <c r="O6" t="s">
         <v>8</v>
       </c>
       <c r="P6" t="s">
         <v>8</v>
       </c>
       <c r="Q6" t="s">
         <v>8</v>
       </c>
       <c r="R6" t="s">
         <v>8</v>
       </c>
       <c r="S6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="T6" t="s">
         <v>8</v>
       </c>
       <c r="U6" t="s">
         <v>8</v>
       </c>
       <c r="V6" t="s">
         <v>8</v>
       </c>
       <c r="W6" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:CJ1"/>
     <mergeCell ref="B3:U3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V3:V5"/>
     <mergeCell ref="W3:W5"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>