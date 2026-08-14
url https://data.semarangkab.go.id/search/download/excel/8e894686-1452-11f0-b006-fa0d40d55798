--- v0 (2026-06-29)
+++ v1 (2026-08-14)
@@ -12,77 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Dinas Kearsipan dan Perpustakaan</t>
   </si>
   <si>
     <t>Penyedia Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
     <t>JUMLAH KOLEKSI BUKU</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Judul, Eksemplar</t>
   </si>
   <si>
     <t xml:space="preserve">1. KOLEKSI BUKU </t>
   </si>
   <si>
     <t xml:space="preserve">    a.) FIKSI</t>
   </si>
   <si>
     <t>28.549</t>
   </si>
   <si>
     <t>30.585</t>
   </si>
   <si>
     <t>27.585</t>
   </si>
   <si>
     <t>27.930</t>
   </si>
   <si>
     <t>25.930</t>
   </si>
   <si>
     <t>26.031</t>
   </si>
@@ -605,51 +608,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="V3" t="s">
         <v>5</v>
       </c>
       <c r="W3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="B4">
         <v>2017</v>
@@ -787,59 +790,59 @@
       <c r="N6" t="s">
         <v>8</v>
       </c>
       <c r="O6" t="s">
         <v>8</v>
       </c>
       <c r="P6" t="s">
         <v>8</v>
       </c>
       <c r="Q6" t="s">
         <v>8</v>
       </c>
       <c r="R6" t="s">
         <v>8</v>
       </c>
       <c r="S6" t="s">
         <v>8</v>
       </c>
       <c r="T6" t="s">
         <v>8</v>
       </c>
       <c r="U6" t="s">
         <v>8</v>
       </c>
       <c r="V6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
@@ -866,335 +869,335 @@
       </c>
       <c r="Q7" t="s">
         <v>8</v>
       </c>
       <c r="R7" t="s">
         <v>8</v>
       </c>
       <c r="S7" t="s">
         <v>8</v>
       </c>
       <c r="T7" t="s">
         <v>8</v>
       </c>
       <c r="U7" t="s">
         <v>8</v>
       </c>
       <c r="V7" t="s">
         <v>8</v>
       </c>
       <c r="W7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="I8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J8" t="s">
         <v>8</v>
       </c>
       <c r="K8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="L8" t="s">
         <v>8</v>
       </c>
       <c r="M8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="N8" t="s">
         <v>8</v>
       </c>
       <c r="O8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="P8" t="s">
         <v>8</v>
       </c>
       <c r="Q8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R8" t="s">
         <v>8</v>
       </c>
       <c r="S8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="T8" t="s">
         <v>8</v>
       </c>
       <c r="U8" t="s">
         <v>8</v>
       </c>
       <c r="V8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" t="s">
+        <v>21</v>
+      </c>
+      <c r="H9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I9" t="s">
+        <v>22</v>
+      </c>
+      <c r="J9" t="s">
+        <v>8</v>
+      </c>
+      <c r="K9" t="s">
+        <v>23</v>
+      </c>
+      <c r="L9" t="s">
+        <v>8</v>
+      </c>
+      <c r="M9" t="s">
+        <v>24</v>
+      </c>
+      <c r="N9" t="s">
+        <v>8</v>
+      </c>
+      <c r="O9" t="s">
+        <v>25</v>
+      </c>
+      <c r="P9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>26</v>
+      </c>
+      <c r="R9" t="s">
+        <v>8</v>
+      </c>
+      <c r="S9" t="s">
+        <v>27</v>
+      </c>
+      <c r="T9" t="s">
+        <v>8</v>
+      </c>
+      <c r="U9" t="s">
+        <v>8</v>
+      </c>
+      <c r="V9" t="s">
+        <v>18</v>
+      </c>
+      <c r="W9" t="s">
         <v>19</v>
-      </c>
-[...64 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>8</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H10" t="s">
         <v>8</v>
       </c>
       <c r="I10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J10" t="s">
         <v>8</v>
       </c>
       <c r="K10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L10" t="s">
         <v>8</v>
       </c>
       <c r="M10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N10" t="s">
         <v>8</v>
       </c>
       <c r="O10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P10" t="s">
         <v>8</v>
       </c>
       <c r="Q10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="R10" t="s">
         <v>8</v>
       </c>
       <c r="S10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="T10" t="s">
         <v>8</v>
       </c>
       <c r="U10" t="s">
         <v>8</v>
       </c>
       <c r="V10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>8</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H11" t="s">
         <v>8</v>
       </c>
       <c r="I11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J11" t="s">
         <v>8</v>
       </c>
       <c r="K11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L11" t="s">
         <v>8</v>
       </c>
       <c r="M11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N11" t="s">
         <v>8</v>
       </c>
       <c r="O11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P11" t="s">
         <v>8</v>
       </c>
       <c r="Q11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R11" t="s">
         <v>8</v>
       </c>
       <c r="S11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T11" t="s">
         <v>8</v>
       </c>
       <c r="U11" t="s">
         <v>8</v>
       </c>
       <c r="V11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B12" t="s">
         <v>8</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12" t="s">
         <v>8</v>
       </c>
       <c r="H12" t="s">
         <v>8</v>
       </c>
       <c r="I12" t="s">
         <v>8</v>
       </c>
@@ -1221,330 +1224,330 @@
       </c>
       <c r="Q12" t="s">
         <v>8</v>
       </c>
       <c r="R12" t="s">
         <v>8</v>
       </c>
       <c r="S12" t="s">
         <v>8</v>
       </c>
       <c r="T12" t="s">
         <v>8</v>
       </c>
       <c r="U12" t="s">
         <v>8</v>
       </c>
       <c r="V12" t="s">
         <v>8</v>
       </c>
       <c r="W12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B13" t="s">
         <v>8</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H13" t="s">
         <v>8</v>
       </c>
       <c r="I13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J13" t="s">
         <v>8</v>
       </c>
       <c r="K13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L13" t="s">
         <v>8</v>
       </c>
       <c r="M13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N13" t="s">
         <v>8</v>
       </c>
       <c r="O13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P13" t="s">
         <v>8</v>
       </c>
       <c r="Q13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R13" t="s">
         <v>8</v>
       </c>
       <c r="S13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="T13" t="s">
         <v>8</v>
       </c>
       <c r="U13" t="s">
         <v>8</v>
       </c>
       <c r="V13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="W13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14" t="s">
         <v>8</v>
       </c>
       <c r="C14" t="s">
         <v>8</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14" t="s">
+        <v>51</v>
+      </c>
+      <c r="H14" t="s">
+        <v>8</v>
+      </c>
+      <c r="I14" t="s">
+        <v>52</v>
+      </c>
+      <c r="J14" t="s">
+        <v>8</v>
+      </c>
+      <c r="K14" t="s">
+        <v>53</v>
+      </c>
+      <c r="L14" t="s">
+        <v>8</v>
+      </c>
+      <c r="M14" t="s">
+        <v>54</v>
+      </c>
+      <c r="N14" t="s">
+        <v>8</v>
+      </c>
+      <c r="O14" t="s">
+        <v>55</v>
+      </c>
+      <c r="P14" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>56</v>
+      </c>
+      <c r="R14" t="s">
+        <v>8</v>
+      </c>
+      <c r="S14" t="s">
+        <v>57</v>
+      </c>
+      <c r="T14" t="s">
+        <v>8</v>
+      </c>
+      <c r="U14" t="s">
+        <v>8</v>
+      </c>
+      <c r="V14" t="s">
+        <v>49</v>
+      </c>
+      <c r="W14" t="s">
         <v>50</v>
-      </c>
-[...46 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15" t="s">
         <v>8</v>
       </c>
       <c r="C15" t="s">
         <v>8</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H15" t="s">
         <v>8</v>
       </c>
       <c r="I15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J15" t="s">
         <v>8</v>
       </c>
       <c r="K15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L15" t="s">
         <v>8</v>
       </c>
       <c r="M15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N15" t="s">
         <v>8</v>
       </c>
       <c r="O15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P15" t="s">
         <v>8</v>
       </c>
       <c r="Q15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="R15" t="s">
         <v>8</v>
       </c>
       <c r="S15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="T15" t="s">
         <v>8</v>
       </c>
       <c r="U15" t="s">
         <v>8</v>
       </c>
       <c r="V15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="W15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16" t="s">
         <v>8</v>
       </c>
       <c r="C16" t="s">
         <v>8</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H16" t="s">
         <v>8</v>
       </c>
       <c r="I16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J16" t="s">
         <v>8</v>
       </c>
       <c r="K16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L16" t="s">
         <v>8</v>
       </c>
       <c r="M16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N16" t="s">
         <v>8</v>
       </c>
       <c r="O16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P16" t="s">
         <v>8</v>
       </c>
       <c r="Q16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="R16" t="s">
         <v>8</v>
       </c>
       <c r="S16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="T16" t="s">
         <v>8</v>
       </c>
       <c r="U16" t="s">
         <v>8</v>
       </c>
       <c r="V16" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="W16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:CJ1"/>
     <mergeCell ref="B3:U3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V3:V5"/>
     <mergeCell ref="W3:W5"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>