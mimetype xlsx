--- v0 (2026-05-14)
+++ v1 (2026-09-28)
@@ -47,51 +47,51 @@
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
     <t>PERSENTASE PUSKESMAS DENGAN KETERSEDIAAN VAKSIN IMUNISASI DASAR LENGKAP (IDL) MENURUT KECAMATAN DAN PUSKESMAS DI KABUPATEN SEMARANG</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1. RINCIAN PERSENTASE PUSKESMAS</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>2025-05-19 08:42:51</t>
+    <t>2026-04-16 14:11:41</t>
   </si>
   <si>
     <t>2. JUMLAH PUSKESMAS YANG MEMILIKI 100% VAKSIN IDL</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>2025-08-05 09:27:32</t>
   </si>
   <si>
     <t>3. JUMLAH PUSKESMAS YANG MELAPOR</t>
   </si>
   <si>
     <t>2025-08-05 09:27:33</t>
   </si>
   <si>
     <t>4. % PUSKESMAS DENGAN KETERSEDIAAN VAKSIN IDL</t>
   </si>
   <si>
     <t>2025-08-05 09:27:34</t>
   </si>
 </sst>
 </file>
 
@@ -699,51 +699,51 @@
       <c r="K7" t="s">
         <v>8</v>
       </c>
       <c r="L7" t="s">
         <v>8</v>
       </c>
       <c r="M7" t="s">
         <v>10</v>
       </c>
       <c r="N7" t="s">
         <v>8</v>
       </c>
       <c r="O7" t="s">
         <v>10</v>
       </c>
       <c r="P7" t="s">
         <v>8</v>
       </c>
       <c r="Q7" t="s">
         <v>10</v>
       </c>
       <c r="R7" t="s">
         <v>8</v>
       </c>
       <c r="S7" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="T7" t="s">
         <v>8</v>
       </c>
       <c r="U7" t="s">
         <v>8</v>
       </c>
       <c r="V7" t="s">
         <v>8</v>
       </c>
       <c r="W7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" t="s">