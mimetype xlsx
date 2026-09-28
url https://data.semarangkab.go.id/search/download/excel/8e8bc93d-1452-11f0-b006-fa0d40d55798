--- v0 (2026-05-14)
+++ v1 (2026-09-28)
@@ -47,51 +47,51 @@
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
     <t>PERSENTASE KETERSEDIAAN OBAT ESENSIAL  DI KABUPATEN SEMARANG</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1. RINCIAN OBAT ESENSIAL</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>2025-05-19 08:42:52</t>
+    <t>2026-04-16 14:12:15</t>
   </si>
   <si>
     <t>2. JUMLAH ITEM OBAT INDIKATOR YANG TERSEDIA DI KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>2025-08-05 09:27:37</t>
   </si>
   <si>
     <t>3. % KETERSEDIAAN OBAT ESENSIAL</t>
   </si>
   <si>
     <t>2025-08-05 09:27:39</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -693,51 +693,51 @@
       <c r="K7" t="s">
         <v>8</v>
       </c>
       <c r="L7" t="s">
         <v>8</v>
       </c>
       <c r="M7" t="s">
         <v>10</v>
       </c>
       <c r="N7" t="s">
         <v>8</v>
       </c>
       <c r="O7" t="s">
         <v>10</v>
       </c>
       <c r="P7" t="s">
         <v>8</v>
       </c>
       <c r="Q7" t="s">
         <v>10</v>
       </c>
       <c r="R7" t="s">
         <v>8</v>
       </c>
       <c r="S7" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="T7" t="s">
         <v>8</v>
       </c>
       <c r="U7" t="s">
         <v>8</v>
       </c>
       <c r="V7" t="s">
         <v>8</v>
       </c>
       <c r="W7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" t="s">