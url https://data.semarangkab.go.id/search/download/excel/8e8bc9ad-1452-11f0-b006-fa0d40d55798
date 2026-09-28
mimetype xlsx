--- v0 (2026-05-14)
+++ v1 (2026-09-28)
@@ -12,113 +12,122 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Dinas Kesehatan</t>
   </si>
   <si>
     <t>Penyedia Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
     <t>RUMAH SAKIT BERDASARKAN JENIS, JUMLAH TEMPAT TIDUR, KELAS RUMAH SAKIT DAN STATUS AKREDITASI DI KABUPATEN SEMARANG</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1. RINCIAN RUMAH SAKIT</t>
   </si>
   <si>
     <t xml:space="preserve">    a.) RSUD dr. Gunawan Mangunkusumo (Jenis Umum, Kelas c, Status Paripurna)</t>
   </si>
   <si>
     <t xml:space="preserve">        1.) Jumlah Tempat Tidur</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>2025-05-19 08:42:53</t>
+    <t>244</t>
+  </si>
+  <si>
+    <t>2026-04-16 14:13:10</t>
   </si>
   <si>
     <t xml:space="preserve">    b.) RSUD dr. Gondo Suwarno (Jenis Umum, Kelas c, Status Paripurna)</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>2026-04-16 14:15:25</t>
+  </si>
+  <si>
     <t xml:space="preserve">    c.) RS Ken Saras (Jenis Umum, Kelas c, Status Paripurna)</t>
   </si>
   <si>
-    <t>2025-05-19 08:42:54</t>
+    <t>2026-04-16 14:14:54</t>
   </si>
   <si>
     <t xml:space="preserve">    d.) RS Bina Kasih (Jenis Umum, Kelas d, Status Paripurna)</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>2025-08-05 09:27:59</t>
   </si>
   <si>
     <t xml:space="preserve">    e.) RS Kusuma Ungaran (Jenis Umum, Kelas d, Status Paripurna)</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>51</t>
   </si>
@@ -883,68 +892,68 @@
       <c r="K9" t="s">
         <v>8</v>
       </c>
       <c r="L9" t="s">
         <v>8</v>
       </c>
       <c r="M9" t="s">
         <v>12</v>
       </c>
       <c r="N9" t="s">
         <v>8</v>
       </c>
       <c r="O9" t="s">
         <v>13</v>
       </c>
       <c r="P9" t="s">
         <v>8</v>
       </c>
       <c r="Q9" t="s">
         <v>14</v>
       </c>
       <c r="R9" t="s">
         <v>8</v>
       </c>
       <c r="S9" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="T9" t="s">
         <v>8</v>
       </c>
       <c r="U9" t="s">
         <v>8</v>
       </c>
       <c r="V9" t="s">
         <v>8</v>
       </c>
       <c r="W9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10" t="s">
         <v>8</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10" t="s">
         <v>8</v>
       </c>
       <c r="H10" t="s">
         <v>8</v>
       </c>
       <c r="I10" t="s">
         <v>8</v>
       </c>
@@ -1007,86 +1016,86 @@
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11" t="s">
         <v>8</v>
       </c>
       <c r="H11" t="s">
         <v>8</v>
       </c>
       <c r="I11" t="s">
         <v>8</v>
       </c>
       <c r="J11" t="s">
         <v>8</v>
       </c>
       <c r="K11" t="s">
         <v>8</v>
       </c>
       <c r="L11" t="s">
         <v>8</v>
       </c>
       <c r="M11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="N11" t="s">
         <v>8</v>
       </c>
       <c r="O11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="P11" t="s">
         <v>8</v>
       </c>
       <c r="Q11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="R11" t="s">
         <v>8</v>
       </c>
       <c r="S11" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="T11" t="s">
         <v>8</v>
       </c>
       <c r="U11" t="s">
         <v>8</v>
       </c>
       <c r="V11" t="s">
         <v>8</v>
       </c>
       <c r="W11" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B12" t="s">
         <v>8</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12" t="s">
         <v>8</v>
       </c>
       <c r="H12" t="s">
         <v>8</v>
       </c>
       <c r="I12" t="s">
         <v>8</v>
       </c>
@@ -1167,68 +1176,68 @@
       <c r="K13" t="s">
         <v>8</v>
       </c>
       <c r="L13" t="s">
         <v>8</v>
       </c>
       <c r="M13" t="s">
         <v>13</v>
       </c>
       <c r="N13" t="s">
         <v>8</v>
       </c>
       <c r="O13" t="s">
         <v>13</v>
       </c>
       <c r="P13" t="s">
         <v>8</v>
       </c>
       <c r="Q13" t="s">
         <v>13</v>
       </c>
       <c r="R13" t="s">
         <v>8</v>
       </c>
       <c r="S13" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="T13" t="s">
         <v>8</v>
       </c>
       <c r="U13" t="s">
         <v>8</v>
       </c>
       <c r="V13" t="s">
         <v>8</v>
       </c>
       <c r="W13" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B14" t="s">
         <v>8</v>
       </c>
       <c r="C14" t="s">
         <v>8</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14" t="s">
         <v>8</v>
       </c>
       <c r="H14" t="s">
         <v>8</v>
       </c>
       <c r="I14" t="s">
         <v>8</v>
       </c>
@@ -1291,86 +1300,86 @@
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15" t="s">
         <v>8</v>
       </c>
       <c r="H15" t="s">
         <v>8</v>
       </c>
       <c r="I15" t="s">
         <v>8</v>
       </c>
       <c r="J15" t="s">
         <v>8</v>
       </c>
       <c r="K15" t="s">
         <v>8</v>
       </c>
       <c r="L15" t="s">
         <v>8</v>
       </c>
       <c r="M15" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="N15" t="s">
         <v>8</v>
       </c>
       <c r="O15" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="P15" t="s">
         <v>8</v>
       </c>
       <c r="Q15" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="R15" t="s">
         <v>8</v>
       </c>
       <c r="S15" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="T15" t="s">
         <v>8</v>
       </c>
       <c r="U15" t="s">
         <v>8</v>
       </c>
       <c r="V15" t="s">
         <v>8</v>
       </c>
       <c r="W15" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B16" t="s">
         <v>8</v>
       </c>
       <c r="C16" t="s">
         <v>8</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16" t="s">
         <v>8</v>
       </c>
       <c r="H16" t="s">
         <v>8</v>
       </c>
       <c r="I16" t="s">
         <v>8</v>
       </c>
@@ -1433,86 +1442,86 @@
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17" t="s">
         <v>8</v>
       </c>
       <c r="H17" t="s">
         <v>8</v>
       </c>
       <c r="I17" t="s">
         <v>8</v>
       </c>
       <c r="J17" t="s">
         <v>8</v>
       </c>
       <c r="K17" t="s">
         <v>8</v>
       </c>
       <c r="L17" t="s">
         <v>8</v>
       </c>
       <c r="M17" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N17" t="s">
         <v>8</v>
       </c>
       <c r="O17" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="P17" t="s">
         <v>8</v>
       </c>
       <c r="Q17" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="R17" t="s">
         <v>8</v>
       </c>
       <c r="S17" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="T17" t="s">
         <v>8</v>
       </c>
       <c r="U17" t="s">
         <v>8</v>
       </c>
       <c r="V17" t="s">
         <v>8</v>
       </c>
       <c r="W17" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18" t="s">
         <v>8</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18" t="s">
         <v>8</v>
       </c>
       <c r="H18" t="s">
         <v>8</v>
       </c>
       <c r="I18" t="s">
         <v>8</v>
       </c>
@@ -1581,75 +1590,75 @@
       <c r="G19" t="s">
         <v>8</v>
       </c>
       <c r="H19" t="s">
         <v>8</v>
       </c>
       <c r="I19" t="s">
         <v>8</v>
       </c>
       <c r="J19" t="s">
         <v>8</v>
       </c>
       <c r="K19" t="s">
         <v>8</v>
       </c>
       <c r="L19" t="s">
         <v>8</v>
       </c>
       <c r="M19" t="s">
         <v>8</v>
       </c>
       <c r="N19" t="s">
         <v>8</v>
       </c>
       <c r="O19" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="P19" t="s">
         <v>8</v>
       </c>
       <c r="Q19" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="R19" t="s">
         <v>8</v>
       </c>
       <c r="S19" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="T19" t="s">
         <v>8</v>
       </c>
       <c r="U19" t="s">
         <v>8</v>
       </c>
       <c r="V19" t="s">
         <v>8</v>
       </c>
       <c r="W19" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:CJ1"/>
     <mergeCell ref="B3:U3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V3:V5"/>
     <mergeCell ref="W3:W5"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>