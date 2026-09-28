--- v0 (2026-05-14)
+++ v1 (2026-09-28)
@@ -47,51 +47,51 @@
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
     <t>PUSKESMAS BERDASARKAN KEMAMPUAN PENYELENGGARAAN, KARAKTERISTIK WILAYAH DAN STATUS AKREDITASI DI KABUPATEN SEMARANG</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1. RINCIAN PUSKESMAS</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>2025-05-19 08:42:55</t>
+    <t>2026-04-16 14:16:36</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -678,51 +678,51 @@
       <c r="K7" t="s">
         <v>8</v>
       </c>
       <c r="L7" t="s">
         <v>8</v>
       </c>
       <c r="M7" t="s">
         <v>10</v>
       </c>
       <c r="N7" t="s">
         <v>8</v>
       </c>
       <c r="O7" t="s">
         <v>10</v>
       </c>
       <c r="P7" t="s">
         <v>8</v>
       </c>
       <c r="Q7" t="s">
         <v>10</v>
       </c>
       <c r="R7" t="s">
         <v>8</v>
       </c>
       <c r="S7" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="T7" t="s">
         <v>8</v>
       </c>
       <c r="U7" t="s">
         <v>8</v>
       </c>
       <c r="V7" t="s">
         <v>8</v>
       </c>
       <c r="W7" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:CJ1"/>
     <mergeCell ref="B3:U3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>