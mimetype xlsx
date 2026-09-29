--- v0 (2026-07-02)
+++ v1 (2026-09-29)
@@ -344,51 +344,51 @@
   <si>
     <t xml:space="preserve">        8.) Indikator kesejahteraan rakyat</t>
   </si>
   <si>
     <t xml:space="preserve">        9.) Analisis indikator ekonomi</t>
   </si>
   <si>
     <t>2025-05-19 10:33:19</t>
   </si>
   <si>
     <t>3. Program Pengelolaan Informasi dan Komunikasi Publik</t>
   </si>
   <si>
     <t xml:space="preserve">    a.) Kemitraan Komunikasi dengan Komunitas Komunikasi Masyarakat</t>
   </si>
   <si>
     <t xml:space="preserve">        1.) Penyuluhan KIM kepada masyarakat dan PD</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>2026-01-06 09:00:59</t>
+    <t>2025-05-19 10:27:21</t>
   </si>
   <si>
     <t xml:space="preserve">        2.) Tersosialisasikannya dan terbentuknya KIM di kecamatan</t>
   </si>
   <si>
     <t>Kec</t>
   </si>
   <si>
     <t>2026-01-06 09:01:00</t>
   </si>
   <si>
     <t xml:space="preserve">        3.) Terlaksananya pawai pembangunan Kab.Semarang</t>
   </si>
   <si>
     <t>Kali</t>
   </si>
   <si>
     <t>2025-05-19 10:33:22</t>
   </si>
   <si>
     <t xml:space="preserve">        4.) Terlaksananya bimbingan dan sosialisasi FK Mitra</t>
   </si>
   <si>
     <t xml:space="preserve">        5.) Terlaksananya pengiriman peserta mengikuti seleksi Festival Kesenian Rakyat Tingkat Provinsi Jawa Tengah</t>
   </si>
@@ -4832,51 +4832,51 @@
       <c r="K59" t="s">
         <v>12</v>
       </c>
       <c r="L59" t="s">
         <v>8</v>
       </c>
       <c r="M59" t="s">
         <v>108</v>
       </c>
       <c r="N59" t="s">
         <v>8</v>
       </c>
       <c r="O59" t="s">
         <v>109</v>
       </c>
       <c r="P59" t="s">
         <v>8</v>
       </c>
       <c r="Q59" t="s">
         <v>109</v>
       </c>
       <c r="R59" t="s">
         <v>8</v>
       </c>
       <c r="S59" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="T59" t="s">
         <v>8</v>
       </c>
       <c r="U59" t="s">
         <v>8</v>
       </c>
       <c r="V59" t="s">
         <v>22</v>
       </c>
       <c r="W59" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
         <v>111</v>
       </c>
       <c r="B60" t="s">
         <v>8</v>
       </c>
       <c r="C60" t="s">
         <v>8</v>
       </c>
       <c r="D60" t="s">