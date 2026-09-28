--- v0 (2026-07-01)
+++ v1 (2026-09-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Dinas Komunikasi dan Informatika</t>
   </si>
   <si>
     <t>Penyedia Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
     <t>JUMLAH ASET/FASILITASI/INSTALASI VITAL NON FISIKYANG HARUS DIAMANKAN</t>
   </si>
   <si>
@@ -68,78 +68,75 @@
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Jumlah</t>
   </si>
   <si>
     <t>2026-01-06 09:01:49</t>
   </si>
   <si>
     <t>2. SEKRETARIS DPRD</t>
   </si>
   <si>
     <t>3. INSPEKTORAT</t>
   </si>
   <si>
     <t>2026-01-06 09:01:50</t>
   </si>
   <si>
     <t>4. DINAS</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>43</t>
+    <t>2025-05-19 10:28:11</t>
   </si>
   <si>
     <t>5. BADAN</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>3</t>
+    <t>2025-05-19 10:28:12</t>
   </si>
   <si>
     <t>6. RSU</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>7. Kec. TENGARAN</t>
+    <t>7. KECAMATAN</t>
   </si>
   <si>
     <t>2025-05-19 10:28:13</t>
   </si>
   <si>
-    <t>8. DINAS/BADAN</t>
-[...2 lines deleted...]
-    <t>11</t>
+    <t>8. DESA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -939,63 +936,63 @@
       <c r="K10" t="s">
         <v>8</v>
       </c>
       <c r="L10" t="s">
         <v>8</v>
       </c>
       <c r="M10" t="s">
         <v>17</v>
       </c>
       <c r="N10" t="s">
         <v>8</v>
       </c>
       <c r="O10" t="s">
         <v>17</v>
       </c>
       <c r="P10" t="s">
         <v>8</v>
       </c>
       <c r="Q10" t="s">
         <v>8</v>
       </c>
       <c r="R10" t="s">
         <v>8</v>
       </c>
       <c r="S10" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="T10" t="s">
         <v>8</v>
       </c>
       <c r="U10" t="s">
         <v>8</v>
       </c>
       <c r="V10" t="s">
         <v>11</v>
       </c>
       <c r="W10" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11" t="s">
         <v>8</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11" t="s">
         <v>8</v>
       </c>
       <c r="H11" t="s">
@@ -1010,63 +1007,63 @@
       <c r="K11" t="s">
         <v>8</v>
       </c>
       <c r="L11" t="s">
         <v>8</v>
       </c>
       <c r="M11" t="s">
         <v>20</v>
       </c>
       <c r="N11" t="s">
         <v>8</v>
       </c>
       <c r="O11" t="s">
         <v>20</v>
       </c>
       <c r="P11" t="s">
         <v>8</v>
       </c>
       <c r="Q11" t="s">
         <v>8</v>
       </c>
       <c r="R11" t="s">
         <v>8</v>
       </c>
       <c r="S11" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="T11" t="s">
         <v>8</v>
       </c>
       <c r="U11" t="s">
         <v>8</v>
       </c>
       <c r="V11" t="s">
         <v>11</v>
       </c>
       <c r="W11" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12" t="s">
         <v>8</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12" t="s">
         <v>8</v>
       </c>
       <c r="H12" t="s">
@@ -1205,81 +1202,81 @@
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14" t="s">
         <v>8</v>
       </c>
       <c r="H14" t="s">
         <v>8</v>
       </c>
       <c r="I14" t="s">
         <v>8</v>
       </c>
       <c r="J14" t="s">
         <v>8</v>
       </c>
       <c r="K14" t="s">
         <v>8</v>
       </c>
       <c r="L14" t="s">
         <v>8</v>
       </c>
       <c r="M14" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="N14" t="s">
         <v>8</v>
       </c>
       <c r="O14" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="P14" t="s">
         <v>8</v>
       </c>
       <c r="Q14" t="s">
         <v>8</v>
       </c>
       <c r="R14" t="s">
         <v>8</v>
       </c>
       <c r="S14" t="s">
         <v>8</v>
       </c>
       <c r="T14" t="s">
         <v>8</v>
       </c>
       <c r="U14" t="s">
         <v>8</v>
       </c>
       <c r="V14" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="W14" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:CJ1"/>
     <mergeCell ref="B3:U3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V3:V5"/>
     <mergeCell ref="W3:W5"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>