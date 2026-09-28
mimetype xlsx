--- v0 (2026-07-01)
+++ v1 (2026-09-28)
@@ -12,152 +12,149 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Dinas Pemberdayaan Masyarakat dan Desa</t>
   </si>
   <si>
     <t>Penyedia Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
     <t xml:space="preserve">CAPAIAN INDIKATOR KINERJA KUNCI URUSAN PEMBERDAYAAN MASYARAKAT DAN DESA </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1. Jumlah swadaya masyarakat yang masuk dalam APBDes untuk pembangunan (dari Pendapatan Asli Desa )</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>12,03</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>3,86</t>
-[...1 lines deleted...]
-  <si>
     <t>%</t>
   </si>
   <si>
-    <t>2025-08-05 10:23:09</t>
+    <t>2025-05-20 08:46:08</t>
   </si>
   <si>
     <t>2. Jumlah desa yang sudah dapat memanfaatkan potensi lokal</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>62,01</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
+    <t>3. Rata-rata jumlah kelompok binaan lembaga pemberdayaan masyarakat (LPM)</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Kelompok</t>
+  </si>
+  <si>
     <t>2025-08-05 10:23:10</t>
   </si>
   <si>
-    <t>3. Rata-rata jumlah kelompok binaan lembaga pemberdayaan masyarakat (LPM)</t>
-[...13 lines deleted...]
-  <si>
     <t>4. Rata-rata jumlah kelompok binaan PKK</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5. PKK Aktif</t>
   </si>
   <si>
-    <t>8.653</t>
+    <t>2025-05-20 08:46:10</t>
   </si>
   <si>
     <t>6. Posyandu Aktif</t>
   </si>
   <si>
     <t>1.677</t>
   </si>
   <si>
     <t>1.684</t>
   </si>
   <si>
     <t>1.686</t>
   </si>
   <si>
     <t>1.693</t>
   </si>
   <si>
     <t>1.697</t>
   </si>
   <si>
     <t>1.704</t>
   </si>
   <si>
     <t>1.707</t>
   </si>
@@ -173,51 +170,51 @@
   <si>
     <t>55,28</t>
   </si>
   <si>
     <t>71,92</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>2025-08-05 10:23:11</t>
   </si>
   <si>
     <t>8. Tertib administrasi pengelolaan kekayaan desa</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>84,13</t>
   </si>
   <si>
-    <t>87</t>
+    <t>2025-05-20 08:46:12</t>
   </si>
   <si>
     <t>9. Peningkatan pelaksanaan peran dan fungsi masyarakat dan pemerintahan desa</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>10. Pelaksanaan kerjasama dengan pihak ketiga oleh Pemerintah Desa</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>2025-08-05 10:23:12</t>
   </si>
@@ -828,702 +825,702 @@
       <c r="K7" t="s">
         <v>11</v>
       </c>
       <c r="L7" t="s">
         <v>8</v>
       </c>
       <c r="M7" t="s">
         <v>12</v>
       </c>
       <c r="N7" t="s">
         <v>8</v>
       </c>
       <c r="O7" t="s">
         <v>13</v>
       </c>
       <c r="P7" t="s">
         <v>8</v>
       </c>
       <c r="Q7" t="s">
         <v>14</v>
       </c>
       <c r="R7" t="s">
         <v>8</v>
       </c>
       <c r="S7" t="s">
+        <v>8</v>
+      </c>
+      <c r="T7" t="s">
+        <v>8</v>
+      </c>
+      <c r="U7" t="s">
+        <v>8</v>
+      </c>
+      <c r="V7" t="s">
         <v>15</v>
       </c>
-      <c r="T7" t="s">
-[...5 lines deleted...]
-      <c r="V7" t="s">
+      <c r="W7" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8" t="s">
         <v>18</v>
       </c>
-      <c r="B8" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="I8" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J8" t="s">
         <v>8</v>
       </c>
       <c r="K8" t="s">
         <v>11</v>
       </c>
       <c r="L8" t="s">
         <v>8</v>
       </c>
       <c r="M8" t="s">
+        <v>19</v>
+      </c>
+      <c r="N8" t="s">
+        <v>8</v>
+      </c>
+      <c r="O8" t="s">
         <v>20</v>
       </c>
-      <c r="N8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" t="s">
         <v>8</v>
       </c>
       <c r="Q8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="R8" t="s">
         <v>8</v>
       </c>
       <c r="S8" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="T8" t="s">
         <v>8</v>
       </c>
       <c r="U8" t="s">
         <v>8</v>
       </c>
       <c r="V8" t="s">
+        <v>15</v>
+      </c>
+      <c r="W8" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I9" t="s">
+        <v>22</v>
+      </c>
+      <c r="J9" t="s">
+        <v>8</v>
+      </c>
+      <c r="K9" t="s">
         <v>23</v>
-      </c>
-[...28 lines deleted...]
-        <v>25</v>
       </c>
       <c r="L9" t="s">
         <v>8</v>
       </c>
       <c r="M9" t="s">
         <v>13</v>
       </c>
       <c r="N9" t="s">
         <v>8</v>
       </c>
       <c r="O9" t="s">
+        <v>24</v>
+      </c>
+      <c r="P9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>24</v>
+      </c>
+      <c r="R9" t="s">
+        <v>8</v>
+      </c>
+      <c r="S9" t="s">
+        <v>24</v>
+      </c>
+      <c r="T9" t="s">
+        <v>8</v>
+      </c>
+      <c r="U9" t="s">
+        <v>8</v>
+      </c>
+      <c r="V9" t="s">
+        <v>25</v>
+      </c>
+      <c r="W9" t="s">
         <v>26</v>
-      </c>
-[...22 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10" t="s">
         <v>28</v>
       </c>
-      <c r="B10" t="s">
-[...14 lines deleted...]
-      <c r="G10" t="s">
+      <c r="H10" t="s">
+        <v>8</v>
+      </c>
+      <c r="I10" t="s">
+        <v>28</v>
+      </c>
+      <c r="J10" t="s">
+        <v>8</v>
+      </c>
+      <c r="K10" t="s">
         <v>29</v>
       </c>
-      <c r="H10" t="s">
-[...8 lines deleted...]
-      <c r="K10" t="s">
+      <c r="L10" t="s">
+        <v>8</v>
+      </c>
+      <c r="M10" t="s">
         <v>30</v>
       </c>
-      <c r="L10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N10" t="s">
         <v>8</v>
       </c>
       <c r="O10" t="s">
+        <v>24</v>
+      </c>
+      <c r="P10" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>24</v>
+      </c>
+      <c r="R10" t="s">
+        <v>8</v>
+      </c>
+      <c r="S10" t="s">
+        <v>24</v>
+      </c>
+      <c r="T10" t="s">
+        <v>8</v>
+      </c>
+      <c r="U10" t="s">
+        <v>8</v>
+      </c>
+      <c r="V10" t="s">
+        <v>25</v>
+      </c>
+      <c r="W10" t="s">
         <v>26</v>
-      </c>
-[...22 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" t="s">
+        <v>8</v>
+      </c>
+      <c r="I11" t="s">
+        <v>22</v>
+      </c>
+      <c r="J11" t="s">
+        <v>8</v>
+      </c>
+      <c r="K11" t="s">
+        <v>23</v>
+      </c>
+      <c r="L11" t="s">
+        <v>8</v>
+      </c>
+      <c r="M11" t="s">
+        <v>23</v>
+      </c>
+      <c r="N11" t="s">
+        <v>8</v>
+      </c>
+      <c r="O11" t="s">
+        <v>23</v>
+      </c>
+      <c r="P11" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>23</v>
+      </c>
+      <c r="R11" t="s">
+        <v>8</v>
+      </c>
+      <c r="S11" t="s">
+        <v>8</v>
+      </c>
+      <c r="T11" t="s">
+        <v>8</v>
+      </c>
+      <c r="U11" t="s">
+        <v>8</v>
+      </c>
+      <c r="V11" t="s">
+        <v>25</v>
+      </c>
+      <c r="W11" t="s">
         <v>32</v>
-      </c>
-[...64 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12" t="s">
         <v>34</v>
       </c>
-      <c r="B12" t="s">
-[...14 lines deleted...]
-      <c r="G12" t="s">
+      <c r="H12" t="s">
+        <v>8</v>
+      </c>
+      <c r="I12" t="s">
         <v>35</v>
       </c>
-      <c r="H12" t="s">
-[...2 lines deleted...]
-      <c r="I12" t="s">
+      <c r="J12" t="s">
+        <v>8</v>
+      </c>
+      <c r="K12" t="s">
         <v>36</v>
       </c>
-      <c r="J12" t="s">
-[...2 lines deleted...]
-      <c r="K12" t="s">
+      <c r="L12" t="s">
+        <v>8</v>
+      </c>
+      <c r="M12" t="s">
         <v>37</v>
       </c>
-      <c r="L12" t="s">
-[...2 lines deleted...]
-      <c r="M12" t="s">
+      <c r="N12" t="s">
+        <v>8</v>
+      </c>
+      <c r="O12" t="s">
         <v>38</v>
       </c>
-      <c r="N12" t="s">
-[...2 lines deleted...]
-      <c r="O12" t="s">
+      <c r="P12" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q12" t="s">
         <v>39</v>
       </c>
-      <c r="P12" t="s">
-[...2 lines deleted...]
-      <c r="Q12" t="s">
+      <c r="R12" t="s">
+        <v>8</v>
+      </c>
+      <c r="S12" t="s">
         <v>40</v>
       </c>
-      <c r="R12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T12" t="s">
         <v>8</v>
       </c>
       <c r="U12" t="s">
         <v>8</v>
       </c>
       <c r="V12" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="W12" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13" t="s">
         <v>42</v>
       </c>
-      <c r="B13" t="s">
-[...14 lines deleted...]
-      <c r="G13" t="s">
+      <c r="H13" t="s">
+        <v>8</v>
+      </c>
+      <c r="I13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J13" t="s">
+        <v>8</v>
+      </c>
+      <c r="K13" t="s">
         <v>43</v>
       </c>
-      <c r="H13" t="s">
-[...8 lines deleted...]
-      <c r="K13" t="s">
+      <c r="L13" t="s">
+        <v>8</v>
+      </c>
+      <c r="M13" t="s">
         <v>44</v>
       </c>
-      <c r="L13" t="s">
-[...2 lines deleted...]
-      <c r="M13" t="s">
+      <c r="N13" t="s">
+        <v>8</v>
+      </c>
+      <c r="O13" t="s">
         <v>45</v>
       </c>
-      <c r="N13" t="s">
-[...2 lines deleted...]
-      <c r="O13" t="s">
+      <c r="P13" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q13" t="s">
         <v>46</v>
       </c>
-      <c r="P13" t="s">
-[...2 lines deleted...]
-      <c r="Q13" t="s">
+      <c r="R13" t="s">
+        <v>8</v>
+      </c>
+      <c r="S13" t="s">
         <v>47</v>
       </c>
-      <c r="R13" t="s">
-[...2 lines deleted...]
-      <c r="S13" t="s">
+      <c r="T13" t="s">
+        <v>8</v>
+      </c>
+      <c r="U13" t="s">
+        <v>8</v>
+      </c>
+      <c r="V13" t="s">
+        <v>15</v>
+      </c>
+      <c r="W13" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14" t="s">
         <v>50</v>
       </c>
-      <c r="B14" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H14" t="s">
         <v>8</v>
       </c>
       <c r="I14" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="J14" t="s">
         <v>8</v>
       </c>
       <c r="K14" t="s">
         <v>11</v>
       </c>
       <c r="L14" t="s">
         <v>8</v>
       </c>
       <c r="M14" t="s">
+        <v>51</v>
+      </c>
+      <c r="N14" t="s">
+        <v>8</v>
+      </c>
+      <c r="O14" t="s">
+        <v>20</v>
+      </c>
+      <c r="P14" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>20</v>
+      </c>
+      <c r="R14" t="s">
+        <v>8</v>
+      </c>
+      <c r="S14" t="s">
+        <v>8</v>
+      </c>
+      <c r="T14" t="s">
+        <v>8</v>
+      </c>
+      <c r="U14" t="s">
+        <v>8</v>
+      </c>
+      <c r="V14" t="s">
+        <v>15</v>
+      </c>
+      <c r="W14" t="s">
         <v>52</v>
-      </c>
-[...28 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15" t="s">
         <v>54</v>
       </c>
-      <c r="B15" t="s">
-[...14 lines deleted...]
-      <c r="G15" t="s">
+      <c r="H15" t="s">
+        <v>8</v>
+      </c>
+      <c r="I15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J15" t="s">
+        <v>8</v>
+      </c>
+      <c r="K15" t="s">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>56</v>
       </c>
       <c r="L15" t="s">
         <v>8</v>
       </c>
       <c r="M15" t="s">
         <v>13</v>
       </c>
       <c r="N15" t="s">
         <v>8</v>
       </c>
       <c r="O15" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="P15" t="s">
         <v>8</v>
       </c>
       <c r="Q15" t="s">
+        <v>23</v>
+      </c>
+      <c r="R15" t="s">
+        <v>8</v>
+      </c>
+      <c r="S15" t="s">
+        <v>23</v>
+      </c>
+      <c r="T15" t="s">
+        <v>8</v>
+      </c>
+      <c r="U15" t="s">
+        <v>8</v>
+      </c>
+      <c r="V15" t="s">
         <v>25</v>
       </c>
-      <c r="R15" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="W15" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16" t="s">
         <v>57</v>
       </c>
-      <c r="B16" t="s">
-[...14 lines deleted...]
-      <c r="G16" t="s">
+      <c r="H16" t="s">
+        <v>8</v>
+      </c>
+      <c r="I16" t="s">
         <v>58</v>
       </c>
-      <c r="H16" t="s">
-[...2 lines deleted...]
-      <c r="I16" t="s">
+      <c r="J16" t="s">
+        <v>8</v>
+      </c>
+      <c r="K16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" t="s">
+        <v>8</v>
+      </c>
+      <c r="M16" t="s">
         <v>59</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
       <c r="N16" t="s">
         <v>8</v>
       </c>
       <c r="O16" t="s">
         <v>13</v>
       </c>
       <c r="P16" t="s">
         <v>8</v>
       </c>
       <c r="Q16" t="s">
         <v>13</v>
       </c>
       <c r="R16" t="s">
         <v>8</v>
       </c>
       <c r="S16" t="s">
         <v>13</v>
       </c>
       <c r="T16" t="s">
         <v>8</v>
       </c>
       <c r="U16" t="s">
         <v>8</v>
       </c>
       <c r="V16" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="W16" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:CJ1"/>
     <mergeCell ref="B3:U3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V3:V5"/>
     <mergeCell ref="W3:W5"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>