--- v0 (2026-07-01)
+++ v1 (2026-09-25)
@@ -41,66 +41,66 @@
   <si>
     <t>Penyedia Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
     <t>PERTUMBUHAN PENANAMAN MODAL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>Rupiah</t>
+  </si>
+  <si>
     <t>1. Jumlah Investasi PMA</t>
   </si>
   <si>
     <t>2.746.064.787.822</t>
   </si>
   <si>
     <t>1.557.907.806.735</t>
   </si>
   <si>
     <t>1.205.651.961.359</t>
   </si>
   <si>
     <t>1.877.366.696.926</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rupiah</t>
   </si>
   <si>
     <t>2026-03-16 13:08:21</t>
   </si>
   <si>
     <t>2. Jumlah Investasi PMDN</t>
   </si>
   <si>
     <t>1.937.913.222.926</t>
   </si>
   <si>
     <t>3.226.040.970.513</t>
   </si>
   <si>
     <t>3.096.848.124.099</t>
   </si>
   <si>
     <t>2.525.679.971.035</t>
   </si>
   <si>
     <t>2026-03-16 13:08:45</t>
   </si>
   <si>
     <t>3. Jumlah</t>
   </si>
@@ -715,122 +715,122 @@
       <c r="N6" t="s">
         <v>8</v>
       </c>
       <c r="O6" t="s">
         <v>8</v>
       </c>
       <c r="P6" t="s">
         <v>8</v>
       </c>
       <c r="Q6" t="s">
         <v>8</v>
       </c>
       <c r="R6" t="s">
         <v>8</v>
       </c>
       <c r="S6" t="s">
         <v>8</v>
       </c>
       <c r="T6" t="s">
         <v>8</v>
       </c>
       <c r="U6" t="s">
         <v>8</v>
       </c>
       <c r="V6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" t="s">
+        <v>8</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="I7" t="s">
+        <v>8</v>
+      </c>
+      <c r="J7" t="s">
+        <v>8</v>
+      </c>
+      <c r="K7" t="s">
+        <v>8</v>
+      </c>
+      <c r="L7" t="s">
+        <v>8</v>
+      </c>
+      <c r="M7" t="s">
+        <v>11</v>
+      </c>
+      <c r="N7" t="s">
+        <v>8</v>
+      </c>
+      <c r="O7" t="s">
+        <v>12</v>
+      </c>
+      <c r="P7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>13</v>
+      </c>
+      <c r="R7" t="s">
+        <v>8</v>
+      </c>
+      <c r="S7" t="s">
+        <v>14</v>
+      </c>
+      <c r="T7" t="s">
+        <v>8</v>
+      </c>
+      <c r="U7" t="s">
+        <v>8</v>
+      </c>
+      <c r="V7" t="s">
         <v>9</v>
-      </c>
-[...61 lines deleted...]
-        <v>14</v>
       </c>
       <c r="W7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8" t="s">
@@ -857,51 +857,51 @@
       <c r="N8" t="s">
         <v>8</v>
       </c>
       <c r="O8" t="s">
         <v>18</v>
       </c>
       <c r="P8" t="s">
         <v>8</v>
       </c>
       <c r="Q8" t="s">
         <v>19</v>
       </c>
       <c r="R8" t="s">
         <v>8</v>
       </c>
       <c r="S8" t="s">
         <v>20</v>
       </c>
       <c r="T8" t="s">
         <v>8</v>
       </c>
       <c r="U8" t="s">
         <v>8</v>
       </c>
       <c r="V8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9" t="s">
@@ -928,51 +928,51 @@
       <c r="N9" t="s">
         <v>8</v>
       </c>
       <c r="O9" t="s">
         <v>24</v>
       </c>
       <c r="P9" t="s">
         <v>8</v>
       </c>
       <c r="Q9" t="s">
         <v>25</v>
       </c>
       <c r="R9" t="s">
         <v>8</v>
       </c>
       <c r="S9" t="s">
         <v>26</v>
       </c>
       <c r="T9" t="s">
         <v>8</v>
       </c>
       <c r="U9" t="s">
         <v>8</v>
       </c>
       <c r="V9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>8</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10" t="s">
@@ -999,51 +999,51 @@
       <c r="N10" t="s">
         <v>8</v>
       </c>
       <c r="O10" t="s">
         <v>30</v>
       </c>
       <c r="P10" t="s">
         <v>8</v>
       </c>
       <c r="Q10" t="s">
         <v>31</v>
       </c>
       <c r="R10" t="s">
         <v>8</v>
       </c>
       <c r="S10" t="s">
         <v>32</v>
       </c>
       <c r="T10" t="s">
         <v>8</v>
       </c>
       <c r="U10" t="s">
         <v>8</v>
       </c>
       <c r="V10" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W10" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11" t="s">
         <v>8</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11" t="s">
@@ -1070,51 +1070,51 @@
       <c r="N11" t="s">
         <v>8</v>
       </c>
       <c r="O11" t="s">
         <v>8</v>
       </c>
       <c r="P11" t="s">
         <v>8</v>
       </c>
       <c r="Q11" t="s">
         <v>36</v>
       </c>
       <c r="R11" t="s">
         <v>8</v>
       </c>
       <c r="S11" t="s">
         <v>37</v>
       </c>
       <c r="T11" t="s">
         <v>8</v>
       </c>
       <c r="U11" t="s">
         <v>8</v>
       </c>
       <c r="V11" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12" t="s">
         <v>8</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12" t="s">
@@ -1141,51 +1141,51 @@
       <c r="N12" t="s">
         <v>8</v>
       </c>
       <c r="O12" t="s">
         <v>41</v>
       </c>
       <c r="P12" t="s">
         <v>8</v>
       </c>
       <c r="Q12" t="s">
         <v>42</v>
       </c>
       <c r="R12" t="s">
         <v>8</v>
       </c>
       <c r="S12" t="s">
         <v>43</v>
       </c>
       <c r="T12" t="s">
         <v>8</v>
       </c>
       <c r="U12" t="s">
         <v>8</v>
       </c>
       <c r="V12" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="W12" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:CJ1"/>
     <mergeCell ref="B3:U3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V3:V5"/>
     <mergeCell ref="W3:W5"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>