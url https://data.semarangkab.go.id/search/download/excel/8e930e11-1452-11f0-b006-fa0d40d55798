--- v0 (2026-07-01)
+++ v1 (2026-09-30)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Dinas Perhubungan</t>
   </si>
   <si>
     <t>Penyedia Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
-    <t>JUMLAH POTENSI TITIK PARKIR</t>
+    <t>JUMLAH  TITIK PARKIR</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1. Tempat Parkir Di Tepi Jalan Umum</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Titik</t>
   </si>
   <si>
     <t>2025-05-20 15:54:30</t>
   </si>