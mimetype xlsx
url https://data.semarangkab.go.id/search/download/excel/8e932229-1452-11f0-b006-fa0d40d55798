--- v0 (2026-07-01)
+++ v1 (2026-09-28)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Dinas Perhubungan</t>
   </si>
   <si>
     <t>Penyedia Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
-    <t>Jaringan Jalan Yang Terlayani Angkutan Umum Di Kabupaten Semarang</t>
+    <t>JARINGAN JALAN YANG TERLAYANI ANGKUTAN UMUM DI KABUPATEN SEMARANG</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>ruas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>