--- v0 (2026-07-01)
+++ v1 (2026-09-28)
@@ -50,51 +50,51 @@
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
     <t>KUALITAS KONSUMSI PANGAN YANG DIINDIKASI OLEH SKOR POLA PANGAN HARAPAN PPH MENCAPAI DAN TINGKAT KONSUMSI IKAN</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1. KONSUMSI IKAN</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>25,5</t>
   </si>
   <si>
-    <t>Gram/Kapita</t>
+    <t>Kg/Kapita</t>
   </si>
   <si>
     <t>2025-05-24 13:33:07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -440,51 +440,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="129.683" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="V3" t="s">
         <v>5</v>
       </c>
       <c r="W3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="B4">
         <v>2017</v>