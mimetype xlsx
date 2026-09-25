--- v0 (2026-07-01)
+++ v1 (2026-09-25)
@@ -14,87 +14,87 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
-    <t>Dinas Sosial</t>
+    <t>Dinas Pekerjaan Umum</t>
   </si>
   <si>
     <t>Penyedia Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
     <t>REKAP DATA RTLH KELURAHAN SE-KABUPATEN SEMARANG</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>Jumlah</t>
+  </si>
+  <si>
     <t>1. JUMLAH RTLH</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>88</t>
-  </si>
-[...1 lines deleted...]
-    <t>Jumlah</t>
   </si>
   <si>
     <t>2025-05-26 08:50:36</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -622,122 +622,122 @@
       <c r="N6" t="s">
         <v>8</v>
       </c>
       <c r="O6" t="s">
         <v>8</v>
       </c>
       <c r="P6" t="s">
         <v>8</v>
       </c>
       <c r="Q6" t="s">
         <v>8</v>
       </c>
       <c r="R6" t="s">
         <v>8</v>
       </c>
       <c r="S6" t="s">
         <v>8</v>
       </c>
       <c r="T6" t="s">
         <v>8</v>
       </c>
       <c r="U6" t="s">
         <v>8</v>
       </c>
       <c r="V6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" t="s">
+        <v>8</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="I7" t="s">
+        <v>11</v>
+      </c>
+      <c r="J7" t="s">
+        <v>8</v>
+      </c>
+      <c r="K7" t="s">
+        <v>8</v>
+      </c>
+      <c r="L7" t="s">
+        <v>8</v>
+      </c>
+      <c r="M7" t="s">
+        <v>8</v>
+      </c>
+      <c r="N7" t="s">
+        <v>8</v>
+      </c>
+      <c r="O7" t="s">
+        <v>8</v>
+      </c>
+      <c r="P7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>12</v>
+      </c>
+      <c r="R7" t="s">
+        <v>8</v>
+      </c>
+      <c r="S7" t="s">
+        <v>11</v>
+      </c>
+      <c r="T7" t="s">
+        <v>8</v>
+      </c>
+      <c r="U7" t="s">
+        <v>8</v>
+      </c>
+      <c r="V7" t="s">
         <v>9</v>
-      </c>
-[...61 lines deleted...]
-        <v>12</v>
       </c>
       <c r="W7" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:CJ1"/>
     <mergeCell ref="B3:U3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V3:V5"/>
     <mergeCell ref="W3:W5"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>