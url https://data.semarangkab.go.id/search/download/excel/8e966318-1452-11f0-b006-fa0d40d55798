--- v0 (2026-07-01)
+++ v1 (2026-09-28)
@@ -56,54 +56,54 @@
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
     <t>DATA PHK</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1. Data PHK</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>46</t>
-[...2 lines deleted...]
-    <t>2026-01-06 09:29:04</t>
+    <t>orang</t>
+  </si>
+  <si>
+    <t>2025-05-26 09:23:31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -684,66 +684,66 @@
       <c r="I7" t="s">
         <v>10</v>
       </c>
       <c r="J7" t="s">
         <v>8</v>
       </c>
       <c r="K7" t="s">
         <v>11</v>
       </c>
       <c r="L7" t="s">
         <v>8</v>
       </c>
       <c r="M7" t="s">
         <v>12</v>
       </c>
       <c r="N7" t="s">
         <v>8</v>
       </c>
       <c r="O7" t="s">
         <v>13</v>
       </c>
       <c r="P7" t="s">
         <v>8</v>
       </c>
       <c r="Q7" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="R7" t="s">
         <v>8</v>
       </c>
       <c r="S7" t="s">
+        <v>8</v>
+      </c>
+      <c r="T7" t="s">
+        <v>8</v>
+      </c>
+      <c r="U7" t="s">
+        <v>8</v>
+      </c>
+      <c r="V7" t="s">
         <v>14</v>
-      </c>
-[...7 lines deleted...]
-        <v>8</v>
       </c>
       <c r="W7" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:CJ1"/>
     <mergeCell ref="B3:U3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V3:V5"/>
     <mergeCell ref="W3:W5"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>