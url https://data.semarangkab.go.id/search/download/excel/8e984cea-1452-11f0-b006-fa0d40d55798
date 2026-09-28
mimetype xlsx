--- v0 (2026-06-30)
+++ v1 (2026-09-28)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Satuan Polisi Pamong Praja dan Pemadam Kebakaran</t>
   </si>
   <si>
     <t>Penyedia Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester I</t>
   </si>
   <si>
     <t>Semester II</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Tanggal Update</t>
   </si>
   <si>
-    <t>JUMLAH GANGGUAN KETENTRAMAN DAN KETERTIBAN UMUM</t>
+    <t>JUMLAH GANGGUAN KETRENTAMAN DAN KETERTIBAN DI KABUPATEN SEMARANG</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1. JUMLAH GANGGUAN TRANTIBUM</t>
   </si>
   <si>
     <t xml:space="preserve">    a.) Tertib Jalan</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Kasus</t>
   </si>