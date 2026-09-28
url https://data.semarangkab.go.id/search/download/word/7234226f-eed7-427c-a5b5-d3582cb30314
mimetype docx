--- v0 (2026-06-29)
+++ v1 (2026-09-28)
@@ -967,50 +967,6694 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1. Jenis Bidang Pelayanan Yang Dilimpahkan Kepada Camat Berdasarkan Keputusan Bupati Semarang Nomor 138/0416/2021 Tentang Pelimpahan Sebagian Kewenangan Bupati Semarang Kepada Camat di Kabupaten Semarang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    a.) Pelayanan publik bidang Pemerintahan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        1.) Dilimpahkan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        2.) Dilaksanakan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    b.) Pelayanan publik bidang Ekonomi dan Pembangunan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        1.) Dilimpahkan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        2.) Dilaksanakan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    c.) Pelayanan publik bidang Pendidikan dan Kesehatan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        1.) Dilimpahkan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        2.) Dilaksanakan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    d.) Pelayanan publik bidang Sosial dan Kesejahteraan Rakyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        1.) Dilimpahkan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        2.) Dilaksanakan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    e.) Pelayanan publik bidang Pertanahan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        1.) Dilimpahkan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        2.) Dilaksanakan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    f.) Pelayanan publik bidang Pelayanan Umum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        1.) Dilimpahkan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        2.) Dilaksanakan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    g.) Jumlah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        1.) Dilimpahkan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        2.) Dilaksanakan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>