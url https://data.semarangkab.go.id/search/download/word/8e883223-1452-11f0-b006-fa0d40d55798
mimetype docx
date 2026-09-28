--- v0 (2026-05-14)
+++ v1 (2026-09-28)
@@ -1297,259 +1297,259 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-06 11:53:31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2. Jumlah Anggota</w:t>
-[...207 lines deleted...]
-              <w:t xml:space="preserve">502</w:t>
+              <w:t xml:space="preserve">2. Sekretariat Daerah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1583,171 +1583,145 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Orang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 11:53:32</w:t>
+              <w:t xml:space="preserve">2025-05-06 12:06:35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3. Sekretariat Daerah</w:t>
-[...103 lines deleted...]
-              <w:t xml:space="preserve">6</w:t>
+              <w:t xml:space="preserve">3. Sekretariat DPRD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1755,103 +1729,129 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4</w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">5</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1872,158 +1872,184 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Orang</w:t>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-06 12:06:35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4. Sekretariat DPRD</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">4. Inspektorat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2057,128 +2083,102 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2187,67 +2187,67 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 12:06:35</w:t>
+              <w:t xml:space="preserve">2025-05-06 12:06:36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">5. Inspektorat</w:t>
+              <w:t xml:space="preserve">5. Badan Kepegawaian dan Pengembangan Sumber Daya Manusia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2333,129 +2333,129 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0</w:t>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2505,259 +2505,259 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-06 12:06:36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">6. Badan Kepegawaian Daerah</w:t>
-[...207 lines deleted...]
-              <w:t xml:space="preserve">6</w:t>
+              <w:t xml:space="preserve">6. Badan Perencanaan Pengembangan, Riset dan Inovasi Daerah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2791,171 +2791,171 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 12:06:36</w:t>
+              <w:t xml:space="preserve">2025-05-06 12:06:37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">7. Badan Perencanaan, Penelitian, dan Pengembangan Daerah</w:t>
-[...103 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">7. Dinas Pemberdayaan Perempuan, Perlindungan Anak, dan Keluarga Berencana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2989,77 +2989,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3109,259 +3109,259 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-06 12:06:37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">8. Dinas Pemberdayaan Perempuan, Perlindungan Anak, dan Keluarga Berencana</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">8. Dinas Lingkungan Hidup</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
-            </w:r>
-[...102 lines deleted...]
-              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3411,181 +3411,129 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-06 12:06:37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">9. Dinas Lingkungan Hidup</w:t>
-[...129 lines deleted...]
-              <w:t xml:space="preserve">6</w:t>
+              <w:t xml:space="preserve">9. Dinas Pemberdayaan Masyarakat dan Desa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3593,77 +3541,129 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">15</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3697,197 +3697,145 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 12:06:37</w:t>
+              <w:t xml:space="preserve">2025-05-06 12:06:38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">10. Dinas Pemberdayaan Masyarakat dan Desa</w:t>
-[...129 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">10. Badan Penanggulangan Bencana Daerah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3895,77 +3843,129 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3999,275 +3999,275 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 12:06:38</w:t>
+              <w:t xml:space="preserve">2025-05-06 11:53:35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">11. Badan Penanggulangan Bencana Daerah</w:t>
-[...207 lines deleted...]
-              <w:t xml:space="preserve">0</w:t>
+              <w:t xml:space="preserve">11. Dinas Pekerjaan Umum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -4301,197 +4301,145 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 11:53:35</w:t>
+              <w:t xml:space="preserve">2025-05-06 12:06:39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">12. Dinas Pekerjaan Umum</w:t>
-[...129 lines deleted...]
-              <w:t xml:space="preserve">5</w:t>
+              <w:t xml:space="preserve">12. Dinas Kependudukan dan Pencatatan Sipil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -4499,77 +4447,129 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">17</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">8</w:t>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -4619,259 +4619,259 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-06 12:06:39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">13. Dinas Kependudukan dan Pencatatan Sipil</w:t>
-[...207 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">13. Dinas Kesehatan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -4892,288 +4892,288 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">Orang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-06 12:06:39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">14. Dinas Kesehatan</w:t>
-[...207 lines deleted...]
-              <w:t xml:space="preserve">39</w:t>
+              <w:t xml:space="preserve">14. Dinas Koperasi, Usaha Mikro, Perindustrian dan Perdagangan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -5194,184 +5194,158 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Orang</w:t>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 12:06:39</w:t>
+              <w:t xml:space="preserve">2025-05-06 12:06:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">15. Dinas Koperasi, Usaha Mikro, Perindustrian dan Perdagangan</w:t>
-[...103 lines deleted...]
-              <w:t xml:space="preserve">6</w:t>
+              <w:t xml:space="preserve">15. Dinas Pariwisata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -5379,103 +5353,129 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">10</w:t>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -5525,155 +5525,155 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-06 12:06:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">16. Dinas Pariwisata</w:t>
-[...103 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+              <w:t xml:space="preserve">16. Badan Keuangan Daerah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -5707,77 +5707,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -5811,275 +5811,275 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 12:06:40</w:t>
+              <w:t xml:space="preserve">2025-05-06 12:06:41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">17. Badan Keuangan Daerah</w:t>
-[...207 lines deleted...]
-              <w:t xml:space="preserve">4</w:t>
+              <w:t xml:space="preserve">17. Dinas Pendidikan, Kebudayaan, Kepemudaan dan Olahraga</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">421</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">159</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">429</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">311</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -6129,259 +6129,259 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-06 12:06:41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">18. Dinas Pendidikan, Kebudayaan, Kepemudaan dan Olahraga</w:t>
-[...207 lines deleted...]
-              <w:t xml:space="preserve">311</w:t>
+              <w:t xml:space="preserve">18. Dinas Perhubungan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -6415,275 +6415,275 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 12:06:41</w:t>
+              <w:t xml:space="preserve">2025-05-06 12:06:42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">19. Dinas Perhubungan</w:t>
-[...181 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+              <w:t xml:space="preserve">19. Dinas Pertanian, Perikanan, dan Pangan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -6733,155 +6733,129 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-06 12:06:42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">20. Dinas Pertanian, Perikanan, dan Pangan</w:t>
-[...103 lines deleted...]
-              <w:t xml:space="preserve">13</w:t>
+              <w:t xml:space="preserve">20. Dinas Komunikasi dan Informatika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -6889,103 +6863,129 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">7</w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">12</w:t>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -7019,171 +7019,171 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 12:06:42</w:t>
+              <w:t xml:space="preserve">2025-05-06 12:06:43</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">21. Dinas Komunikasi dan Informatika</w:t>
-[...103 lines deleted...]
-              <w:t xml:space="preserve">5</w:t>
+              <w:t xml:space="preserve">21. Dinas Tenaga Kerja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -7191,103 +7191,103 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0</w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -7337,129 +7337,207 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-06 12:06:43</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">22. Dinas Tenaga Kerja</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">22. Dinas Kearsipan dan Perpustakaan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -7467,129 +7545,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -7623,145 +7623,249 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 12:06:43</w:t>
+              <w:t xml:space="preserve">2025-05-06 12:06:44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">23. Dinas Kearsipan dan Perpustakaan</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">23. Badan Kesatuan Bangsa dan Politik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -7769,154 +7873,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...102 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7925,145 +7925,197 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 12:06:44</w:t>
+              <w:t xml:space="preserve">2025-05-06 12:03:39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">24. Kantor Kesatuan Bangsa dan Politik</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">24. Dinas Sosial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -8071,129 +8123,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -8227,171 +8227,145 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 12:03:39</w:t>
+              <w:t xml:space="preserve">2025-05-06 12:06:44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">25. Dinas Sosial</w:t>
-[...103 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+              <w:t xml:space="preserve">25. Dinas Penanaman Modal dan Pelayanan Terpadu Satu Pintu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -8399,103 +8373,129 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -8529,197 +8529,197 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 12:06:44</w:t>
+              <w:t xml:space="preserve">2025-05-06 12:06:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">26. Dinas Penanaman Modal dan Pelayanan Terpadu Satu Pintu</w:t>
-[...129 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+              <w:t xml:space="preserve">26. Satuan Polisi Pamong Praja dan Pemadam Kebakaran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -8727,77 +8727,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -8847,207 +8847,129 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-06 12:06:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">27. Satuan Polisi Pamong Praja dan Pemadam Kebakaran</w:t>
-[...155 lines deleted...]
-              <w:t xml:space="preserve">0</w:t>
+              <w:t xml:space="preserve">27. Rumah Sakit Umum Daerah Ambarawa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -9055,51 +8977,129 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4</w:t>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -9133,171 +9133,171 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 12:06:45</w:t>
+              <w:t xml:space="preserve">2025-05-06 12:06:46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">28. Rumah Sakit Umum Daerah Ambarawa</w:t>
-[...103 lines deleted...]
-              <w:t xml:space="preserve">5</w:t>
+              <w:t xml:space="preserve">28. Rumah Sakit Umum Daerah Ungaran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -9305,103 +9305,103 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">5</w:t>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">13</w:t>
-            </w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -9451,155 +9451,129 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-06 12:06:46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">29. Rumah Sakit Umum Daerah Ungaran</w:t>
-[...103 lines deleted...]
-              <w:t xml:space="preserve">8</w:t>
+              <w:t xml:space="preserve">29. Kecamatan Ambarawa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -9607,51 +9581,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -9659,51 +9659,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">13</w:t>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -9737,171 +9737,249 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 12:06:46</w:t>
+              <w:t xml:space="preserve">2025-05-06 12:06:47</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">30. Kecamatan Ambarawa</w:t>
-[...103 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+              <w:t xml:space="preserve">30. Kecamatan Bancak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -9909,128 +9987,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0</w:t>
-[...76 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10039,67 +10039,67 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 12:06:47</w:t>
+              <w:t xml:space="preserve">2025-05-06 11:53:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">31. Kecamatan Bancak</w:t>
+              <w:t xml:space="preserve">31. Kecamatan Bandungan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -10263,51 +10263,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -10341,67 +10341,67 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 11:53:40</w:t>
+              <w:t xml:space="preserve">2025-05-06 11:53:41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">32. Kecamatan Bandungan</w:t>
+              <w:t xml:space="preserve">32. Kecamatan Banyubiru</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -10539,77 +10539,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -10659,51 +10659,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-06 11:53:41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">33. Kecamatan Banyubiru</w:t>
+              <w:t xml:space="preserve">33. Kecamatan Bawen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -10841,77 +10841,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
-            </w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -10961,129 +10961,155 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-06 11:53:41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">34. Kecamatan Bawen</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">34. Kecamatan Bergas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -11117,103 +11143,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0</w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -11247,145 +11247,171 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 11:53:41</w:t>
+              <w:t xml:space="preserve">2025-05-06 12:06:49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">35. Kecamatan Bergas</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">35. Kecamatan Bringin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -11393,129 +11419,103 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">4</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -11565,129 +11565,233 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-06 12:06:49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">36. Kecamatan Bringin</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">36. Kecamatan Getasan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -11695,154 +11799,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...102 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11851,145 +11851,171 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 12:06:49</w:t>
+              <w:t xml:space="preserve">2025-05-06 11:41:05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">37. Kecamatan Getasan</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">37. Kecamatan Jambu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -12023,103 +12049,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0</w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -12153,145 +12153,171 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 11:41:05</w:t>
+              <w:t xml:space="preserve">2025-05-06 12:06:50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">38. Kecamatan Jambu</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">38. Kecamatan Kaliwungu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -12325,103 +12351,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">0</w:t>
-            </w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -12471,155 +12471,155 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-06 12:06:50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">39. Kecamatan Kaliwungu</w:t>
-[...103 lines deleted...]
-              <w:t xml:space="preserve">4</w:t>
+              <w:t xml:space="preserve">39. Kecamatan Pabelan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -12627,103 +12627,103 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">0</w:t>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -12757,145 +12757,197 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 12:06:50</w:t>
+              <w:t xml:space="preserve">2025-05-06 12:06:51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">40. Kecamatan Pabelan</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">40. Kecamatan Pringapus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -12903,129 +12955,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -13075,129 +13075,181 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-06 12:06:51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">41. Kecamatan Pringapus</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">41. Kecamatan Sumowono</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -13231,128 +13283,76 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13361,197 +13361,145 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 12:06:51</w:t>
+              <w:t xml:space="preserve">2025-05-06 12:06:52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">42. Kecamatan Sumowono</w:t>
-[...129 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">42. Kecamatan Suruh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -13585,51 +13533,103 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -13679,129 +13679,181 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-06 12:06:52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">43. Kecamatan Suruh</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">43. Kecamatan Susukan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -13809,51 +13861,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0</w:t>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -13861,102 +13913,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13965,197 +13965,145 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 12:06:52</w:t>
+              <w:t xml:space="preserve">2025-05-06 12:06:53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">44. Kecamatan Susukan</w:t>
-[...129 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+              <w:t xml:space="preserve">44. Kecamatan Tengaran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -14163,51 +14111,103 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -14283,51 +14283,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-06 12:06:53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">45. Kecamatan Tengaran</w:t>
+              <w:t xml:space="preserve">45. Kecamatan Tuntang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -14491,51 +14491,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -14569,145 +14569,197 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 12:06:53</w:t>
+              <w:t xml:space="preserve">2025-05-06 12:06:54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">46. Kecamatan Tuntang</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">46. Kecamatan Ungaran Barat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -14715,129 +14767,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">0</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">4</w:t>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -14887,181 +14887,181 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-06 12:06:54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">47. Kecamatan Ungaran Barat</w:t>
-[...129 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+              <w:t xml:space="preserve">47. Kecamatan Ungaran Timur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -15069,77 +15069,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -15173,369 +15173,67 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-06 12:06:54</w:t>
+              <w:t xml:space="preserve">2025-05-06 12:06:55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">48. Kecamatan Ungaran Timur</w:t>
-[...301 lines deleted...]
-              <w:t xml:space="preserve">49. JUMLAH</w:t>
+              <w:t xml:space="preserve">48. JUMLAH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>