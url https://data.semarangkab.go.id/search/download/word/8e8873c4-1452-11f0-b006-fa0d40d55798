--- v0 (2026-05-14)
+++ v1 (2026-08-13)
@@ -995,51 +995,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1. Jenis Pajak Daerah</w:t>
+              <w:t xml:space="preserve">1. Pajak Reklame</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1282,50 +1282,1862 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-08-04 14:10:05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2. Pajak Air Tanah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3. Pajak Mineral Bukan Logam dan Batuan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4. Pajak Bumi dan Bangunan Perdesaan dan Perkotaan (PBBP2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5. Bea Perolahan Hak Atas Tanah dan Bangunan (BPHTB)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6. Pajak Barang dan Jasa Tertentu (PBJT)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7. Opsen Pajak Kendaraan Bermotor (PKB)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokumen ini dihasilkan secara otomatis dari Sistem Satu Data Kabupaten Semarang</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>