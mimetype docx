--- v1 (2026-08-13)
+++ v2 (2026-09-28)
@@ -2135,51 +2135,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">5.064.696.187</w:t>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2187,51 +2187,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jumlah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026-03-26 10:48:15</w:t>
+              <w:t xml:space="preserve">2025-05-09 11:12:17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5. Pajak Penerangan Jalan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -3343,51 +3343,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">8.841.180.626</w:t>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3395,51 +3395,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jumlah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026-03-26 10:55:28</w:t>
+              <w:t xml:space="preserve">2025-05-09 11:12:18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9. Pajak BPHTB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -4249,51 +4249,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">117.487.373.223</w:t>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -4301,51 +4301,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">jumlah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026-03-26 10:57:37</w:t>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12. Opsen Pajak Kendaraan Bemotor (PKB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>