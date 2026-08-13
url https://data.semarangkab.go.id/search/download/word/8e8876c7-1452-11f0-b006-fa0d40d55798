--- v0 (2026-05-14)
+++ v1 (2026-08-13)
@@ -1570,51 +1570,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jumlah</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026-03-26 11:01:50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -1872,51 +1872,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jumlah</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026-03-26 11:02:11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -2174,51 +2174,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jumlah</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026-03-26 11:05:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -2476,51 +2476,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jumlah</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026-03-26 11:05:47</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -3080,51 +3080,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jumlah</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-09 11:08:59</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -3382,51 +3382,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jumlah</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-09 11:08:59</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -3684,51 +3684,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jumlah</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-09 11:09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -3986,51 +3986,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-09 10:33:35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -4590,51 +4590,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jumlah</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026-03-26 11:27:05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -4892,51 +4892,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jumlah</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -5194,51 +5194,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jumlah</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -5496,51 +5496,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jumlah</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -5798,51 +5798,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jumlah</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-09 11:09:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -6100,51 +6100,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jumlah</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -6402,51 +6402,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jumlah</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-09 10:33:38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -6704,51 +6704,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jumlah</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -7006,51 +7006,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">rupiah</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-09 11:06:38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -7308,51 +7308,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jumlah</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026-03-26 11:30:58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -7912,51 +7912,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026-03-26 11:08:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -8214,51 +8214,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026-03-26 11:13:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -8516,51 +8516,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-09 11:04:10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -8818,51 +8818,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-09 11:04:11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -9120,51 +9120,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-09 11:04:11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -9422,80 +9422,80 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-09 11:04:11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">    g.) Dana Transder Khusus-Dana Alokasi Khusus Non Fisik </w:t>
+              <w:t xml:space="preserve">    g.) Dana Transder Khusus-Dana Alokasi Khusus Non Fisik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -9724,51 +9724,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-09 11:04:12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -10026,51 +10026,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-09 11:04:12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -10328,51 +10328,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026-03-26 11:25:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -10630,51 +10630,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026-03-26 11:25:32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -10932,51 +10932,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026-03-26 11:26:16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>