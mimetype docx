--- v1 (2026-08-13)
+++ v2 (2026-09-28)
@@ -4551,51 +4551,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">184.871.422</w:t>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -4603,51 +4603,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026-03-26 11:27:05</w:t>
+              <w:t xml:space="preserve">2026-03-26 11:26:48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">    b.) Dana Darurat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -7269,51 +7269,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3.009.828.753.882</w:t>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -7321,51 +7321,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rupiah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026-03-26 11:30:58</w:t>
+              <w:t xml:space="preserve">2025-05-09 11:12:22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5. Pendapatan Transfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -10962,50 +10962,956 @@
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026-03-26 11:26:16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">    l.) Dana Insentif Fiskal (DIF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rupiah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    m.) Dana Bagi Hasil (DBH)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rupiah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    n.) Dana Alokasi Umum (DAU)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rupiah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    o.) Dana Alokasi Khusus (DAK)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>