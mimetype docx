--- v0 (2026-06-24)
+++ v1 (2026-09-28)
@@ -995,259 +995,259 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1. RINCIAN JUMLAH DOKUMEN KEUANGAN YANG DIUPLOAD</w:t>
-[...207 lines deleted...]
-              <w:t xml:space="preserve">26</w:t>
+              <w:t xml:space="preserve">1. Informasi Kebijakan Umum Anggaran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1268,80 +1268,80 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">Dokumen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-09 11:04:23</w:t>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2. Informasi Kebijakan Umum Anggaran</w:t>
+              <w:t xml:space="preserve">2. Informasi Ringkasan Dokumen Prioritas dan Plafon Anggaran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1599,51 +1599,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3. Informasi Ringkasan Dokumen Prioritas dan Plafon Anggaran</w:t>
+              <w:t xml:space="preserve">3. Informasi Ringkasan Dokumen RKA SKPD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1901,51 +1901,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">4. Informasi Ringkasan Dokumen RKA SKPD</w:t>
+              <w:t xml:space="preserve">4. Informasi Ringkasan Dokumen RKA PPKD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2203,51 +2203,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">5. Informasi Ringkasan Dokumen RKA PPKD</w:t>
+              <w:t xml:space="preserve">5. Informasi Ringkasan Dokumen Rancangan Peraturan Daerah tentang APBD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2505,51 +2505,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">6. Informasi Ringkasan Dokumen Rancangan Peraturan Daerah tentang APBD</w:t>
+              <w:t xml:space="preserve">6. Informasi Peraturan Daerah tentang APBD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2778,80 +2778,80 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dokumen</w:t>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">7. Informasi Peraturan Daerah tentang APBD</w:t>
+              <w:t xml:space="preserve">7. Informasi Peraturan Kepala Daerah tentang Penjabaran APBD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3109,51 +3109,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">8. Informasi Peraturan Kepala Daerah tentang Penjabaran APBD</w:t>
+              <w:t xml:space="preserve">8. Informasi Ringkasan DPA SKPD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3411,51 +3411,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">9. Informasi Ringkasan DPA SKPD</w:t>
+              <w:t xml:space="preserve">9. Informasi DPA PPKD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3713,51 +3713,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">10. Informasi DPA PPKD</w:t>
+              <w:t xml:space="preserve">10. Informasi Realisasi Pendapata Daerah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -4015,51 +4015,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">11. Informasi Realisasi Pendapata Daerah</w:t>
+              <w:t xml:space="preserve">11. Informasi Realisasi Belanja Daerah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -4317,51 +4317,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">12. Informasi Realisasi Belanja Daerah</w:t>
+              <w:t xml:space="preserve">12. Informasi Realisasi Pembiayaan Daerah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -4619,51 +4619,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">13. Informasi Realisasi Pembiayaan Daerah</w:t>
+              <w:t xml:space="preserve">13. Informasi Ringkasan Dokumen Rancangan Perubahan APBD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -4921,51 +4921,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">14. Informasi Ringkasan Dokumen Rancangan Perubahan APBD</w:t>
+              <w:t xml:space="preserve">14. Informasi Peraturan Daerah tentang Perubahan APBD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -5194,80 +5194,80 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">Dokumen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">15. Informasi Peraturan Daerah tentang Perubahan APBD</w:t>
+              <w:t xml:space="preserve">15. Informasi Peraturan Kepala Daerah tentang Penjabaran Perubahan APBD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -5525,51 +5525,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">16. Informasi Peraturan Kepala Daerah tentang Penjabaran Perubahan APBD</w:t>
+              <w:t xml:space="preserve">16. Informasi Ringkasan RKA Perubahan APBD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -5827,51 +5827,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">17. Informasi Ringkasan RKA Perubahan APBD</w:t>
+              <w:t xml:space="preserve">17. Informasi SK Kepala Daerah tentang Pejabat Pengelola Keuangan Daerah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -6129,51 +6129,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">18. Informasi SK Kepala Daerah tentang Pejabat Pengelola Keuangan Daerah</w:t>
+              <w:t xml:space="preserve">18. Informasi Peraturan Kepala Daerah tentang Kebijakan Akuntasi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -6431,51 +6431,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">19. Informasi Peraturan Kepala Daerah tentang Kebijakan Akuntasi</w:t>
+              <w:t xml:space="preserve">19. Informasi Laporan Arus Kas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -6733,51 +6733,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">20. Informasi Laporan Arus Kas</w:t>
+              <w:t xml:space="preserve">20. Informasi Laporan Realisasi Anggaran Seluruh SKPD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -7035,51 +7035,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">21. Informasi Laporan Realisasi Anggaran Seluruh SKPD</w:t>
+              <w:t xml:space="preserve">21. Informasi Laporan Realisasi Anggaran PPKD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -7337,51 +7337,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">22. Informasi Laporan Realisasi Anggaran PPKD</w:t>
+              <w:t xml:space="preserve">22. Infomasi Neraca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -7639,51 +7639,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">23. Infomasi Neraca</w:t>
+              <w:t xml:space="preserve">23. Informasi CaLK Pemerintah Daerah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -7941,51 +7941,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">24. Informasi CaLK Pemerintah Daerah</w:t>
+              <w:t xml:space="preserve">24. Informasi Laporan Keuangan BUMD/Perusahaan Daerah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -8243,51 +8243,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">25. Informasi Laporan Keuangan BUMD/Perusahaan Daerah</w:t>
+              <w:t xml:space="preserve">25. Informasi Penetapan Perda Pertanggungjawaban Pelaksanaan APBD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -8545,353 +8545,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">26. Informasi Penetapan Perda Pertanggungjawaban Pelaksanaan APBD</w:t>
-[...301 lines deleted...]
-              <w:t xml:space="preserve">27. Informasi Opini BPK RI</w:t>
+              <w:t xml:space="preserve">26. Informasi Opini BPK RI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>