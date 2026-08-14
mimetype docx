--- v0 (2026-05-14)
+++ v1 (2026-08-14)
@@ -693,51 +693,51 @@
             <w:vMerge w:val="continue"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Indeks Pembangunan transGender</w:t>
+              <w:t xml:space="preserve">Indeks Pembangunan Gender</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>