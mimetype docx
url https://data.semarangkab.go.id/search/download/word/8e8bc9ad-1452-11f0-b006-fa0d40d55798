--- v0 (2026-05-14)
+++ v1 (2026-09-28)
@@ -1833,51 +1833,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">244</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1885,51 +1885,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-19 08:42:53</w:t>
+              <w:t xml:space="preserve">2026-04-16 14:13:10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">    b.) RSUD dr. Gondo Suwarno (Jenis Umum, Kelas c, Status Paripurna)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -2437,51 +2437,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2489,51 +2489,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-19 08:42:53</w:t>
+              <w:t xml:space="preserve">2026-04-16 14:15:25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">    c.) RS Ken Saras (Jenis Umum, Kelas c, Status Paripurna)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -3041,51 +3041,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">199</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3093,51 +3093,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-19 08:42:54</w:t>
+              <w:t xml:space="preserve">2026-04-16 14:14:54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">    d.) RS Bina Kasih (Jenis Umum, Kelas d, Status Paripurna)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>