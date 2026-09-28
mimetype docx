--- v0 (2026-07-01)
+++ v1 (2026-09-28)
@@ -1297,51 +1297,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-08-05 10:02:36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2. JUMLAH PEDAGANG</w:t>
+              <w:t xml:space="preserve">    a.) Bandarjo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1599,259 +1599,259 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">    a.) Tetap</w:t>
-[...207 lines deleted...]
-              <w:t xml:space="preserve">6.114</w:t>
+              <w:t xml:space="preserve">    b.) Babadan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1885,301 +1885,301 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-19 15:29:39</w:t>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">    b.) Tidak Tetap PKL</w:t>
-[...233 lines deleted...]
-              <w:t xml:space="preserve">0</w:t>
+              <w:t xml:space="preserve">    c.) Karangjati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2187,67 +2187,67 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-19 15:29:39</w:t>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3. KONDISI</w:t>
+              <w:t xml:space="preserve">    d.) Pringapus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2505,259 +2505,259 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">    a.) Rusak Berat</w:t>
-[...207 lines deleted...]
-              <w:t xml:space="preserve">4</w:t>
+              <w:t xml:space="preserve">    e.) Jimbaran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2791,301 +2791,301 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-19 15:29:39</w:t>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">    b.) Rusak Sedang</w:t>
-[...233 lines deleted...]
-              <w:t xml:space="preserve">0</w:t>
+              <w:t xml:space="preserve">    f.) Bandungan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3093,66 +3093,19696 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-05-19 15:29:40</w:t>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">    g.) Sumowono</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    h.) Projo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    i.) Warung Lanang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    j.) Kebondowo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    k.) Bringin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    l.) Tengaran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    m.) Wates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2. JUMLAH PEDAGANG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    a.) Tetap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">9.447</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">9.452</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6.126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6.114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025-05-19 15:29:39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        1.) Bandarjo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        2.) Babadan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        3.) Karangjati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        4.) Pringapus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        5.) Jimbaran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        6.) Bandungan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        7.) Sumowono</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        8.) Projo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        9.) Warung Lanang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        10.) Kebondowo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        11.) Bringin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        12.) Tengaran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        13.) Wates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    b.) Tidak Tetap PKL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">272</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1.934</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2.035</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1.697</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025-05-19 15:29:39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        1.) Bandarjo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        2.) Babadan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        3.) Karangjati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        4.) Pringapus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        5.) Jimbaran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        6.) Bandungan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        7.) Sumowono</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        8.) Projo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        9.) Warung Lanang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        10.) Kebondowo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        11.) Bringin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        12.) Tengaran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        13.) Wates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3. KONDISI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    a.) Rusak Berat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025-05-19 15:29:39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        1.) Bandarjo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        2.) Babadan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        3.) Karangjati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        4.) Pringapus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        5.) Jimbaran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        6.) Bandungan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        7.) Sumowono</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        8.) Projo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        9.) Warung Lanang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        10.) Kebondowo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        11.) Bringin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        12.) Tengaran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        13.) Wates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    b.) Rusak Sedang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025-05-19 15:29:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        1.) Bandarjo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        2.) Babadan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        3.) Karangjati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        4.) Pringapus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        5.) Jimbaran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        6.) Bandungan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        7.) Sumowono</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        8.) Projo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        9.) Warung Lanang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        10.) Kebondowo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        11.) Bringin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        12.) Tengaran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        13.) Wates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">    c.) Rusak Ringan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3396,50 +23026,3976 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025-05-19 15:29:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        1.) Bandarjo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        2.) Babadan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        3.) Karangjati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        4.) Pringapus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        5.) Jimbaran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        6.) Bandungan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        7.) Sumowono</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        8.) Projo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        9.) Warung Lanang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        10.) Kebondowo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        11.) Bringin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        12.) Tengaran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">        13.) Wates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokumen ini dihasilkan secara otomatis dari Sistem Satu Data Kabupaten Semarang</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>