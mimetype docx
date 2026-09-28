--- v0 (2026-07-01)
+++ v1 (2026-09-28)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="32"/><w:szCs w:val="32"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dinas Pariwisata</w:t></w:r></w:p><w:p/><w:tbl><w:tblGrid><w:gridCol w:w="3000" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1200" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="auto"/><w:tblLayout w:type="autofit"/><w:tblBorders><w:top w:val="single" w:sz="6" w:color="000000"/><w:left w:val="single" w:sz="6" w:color="000000"/><w:right w:val="single" w:sz="6" w:color="000000"/><w:bottom w:val="single" w:sz="6" w:color="000000"/><w:insideH w:val="single" w:sz="6" w:color="000000"/><w:insideV w:val="single" w:sz="6" w:color="000000"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penyedia Data</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="30000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="20"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tahun</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tanggal Update</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Data Pendapatan Retribusi dan Sewa dan Bagi Hasil Daya Tarik Wisata Target Pendapatan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Retribusi Sewa Tanah & Bangunan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Sewa kios DTW Muncul</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4.800.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">400.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.200.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2.510.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14.430.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15.330.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:40:55</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Sewa kios DTW Bukit Cinta</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4.800.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.100.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9.200.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35.280.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">37.590.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34.682.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:40:55</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Sewa Gedung Alun2 Kalirejo</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">84.600.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40.000.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5.000.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">65.000.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">165.000.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">147.900.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:40:56</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Pujasera Kalirejo</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21.600.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3.300.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8.080.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21.870.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22.200.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21.875.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:40:56</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    e.) Sewa kios DTW Gedongsongo</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15.200.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40.290.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30.270.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">77.220.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:34:35</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Retribusi Tempat khusus Parkir</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Candi Gedong songo</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">87.120.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">125.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">70.000.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">82.230.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">55.000.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">324.830.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:40:57</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Pemandian Muncul</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28.500.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28.500.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5.160.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">24.480.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">46.854.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">46.800.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:40:57</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Bukit Cinta Brawijaya</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">38.988.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">86.407.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">177.822.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">146.951.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">129.159.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:39:16</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Musium Palagan Ambarawa</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27.676.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5.009.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2.823.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16.060.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15.285.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14.683.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:40:58</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    e.) Alun alun Kalirejo</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">79.544.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10.250.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">24.800.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">124.585.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">124.488.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">422.510.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:40:58</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Retribusi Tempat Rekreasi & Olahraga</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Candi Gedong songo</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4.892.000.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.077.042.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.578.985.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5.745.730.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4.889.435.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4.280.815.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:40:58</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Pemandian Muncul</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.060.000.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">193.890.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">209.580.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.047.777.500</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.380.630.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.402.265.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:40:59</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Bukit Cinta Brawijaya</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">707.985.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">975.950.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2.769.085.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2.361.330.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.916.160.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:39:18</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Musium Palagan Ambarawa</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">282.600.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">38.385.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22.350.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">182.430.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">182.390.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13.525.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:40:59</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Fasilitas Sosial & Umum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) MCK Alun alun Kalirejo</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10.000.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.650.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3.770.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14.201.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14.415.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14.093.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:41:00</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Penerimaan Lainnya</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Langen Tirta Muncul</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) The Fountain Water Park & Resto</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Cimory on The Villay</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Agro Wisata Hortimart</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    e.) Agro Wisata Hortimart</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    f.) Wana Wisata Air Terjun Semirang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    g.) Kampong Kopi Banaran</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    h.) Pesanggrahan Watu Gunung</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    i.) Taman wisata Kopeng</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    j.) Langen Tirto Muncul</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    k.) Umbul Sidomukti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    l.) Vana Prasta Perhutani</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    m.) Denda Home Home Theater</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    n.) Wana wisata Penggaron</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    o.) The Fountain Water Park</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    p.) Hortimart Agro Center</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    q.) Kolam renang Tirto Argo Siwarak</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    r.) Cimory on the valley</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumen ini dihasilkan secara otomatis dari Sistem Satu Data Kabupaten Semarang</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="32"/><w:szCs w:val="32"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dinas Pariwisata</w:t></w:r></w:p><w:p/><w:tbl><w:tblGrid><w:gridCol w:w="3000" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1200" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="auto"/><w:tblLayout w:type="autofit"/><w:tblBorders><w:top w:val="single" w:sz="6" w:color="000000"/><w:left w:val="single" w:sz="6" w:color="000000"/><w:right w:val="single" w:sz="6" w:color="000000"/><w:bottom w:val="single" w:sz="6" w:color="000000"/><w:insideH w:val="single" w:sz="6" w:color="000000"/><w:insideV w:val="single" w:sz="6" w:color="000000"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penyedia Data</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="30000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="20"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tahun</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tanggal Update</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DATA PENDAPATAN (RETRIBUSI DAN SEWA) DAN BAGI HASIL DAYA TARIK WISATA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Retribusi Sewa Tanah & Bangunan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Sewa kios DTW Muncul</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4.800.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">400.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.200.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2.510.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14.430.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15.330.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:40:55</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Sewa kios DTW Bukit Cinta</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4.800.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.100.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9.200.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35.280.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">37.590.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34.682.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:40:55</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Sewa Gedung Alun2 Kalirejo</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">84.600.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40.000.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5.000.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">65.000.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">165.000.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">147.900.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:40:56</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Pujasera Kalirejo</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21.600.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3.300.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8.080.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21.870.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22.200.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21.875.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:40:56</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    e.) Sewa kios DTW Gedongsongo</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15.200.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40.290.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30.270.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">77.220.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:34:35</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Retribusi Tempat khusus Parkir</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Candi Gedong songo</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">87.120.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">125.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">70.000.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">82.230.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">55.000.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">324.830.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:40:57</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Pemandian Muncul</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28.500.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28.500.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5.160.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">24.480.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">46.854.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">46.800.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:40:57</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Bukit Cinta Brawijaya</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">38.988.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">86.407.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">177.822.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">146.951.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">129.159.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:39:16</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Musium Palagan Ambarawa</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27.676.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5.009.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2.823.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16.060.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15.285.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14.683.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:40:58</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    e.) Alun alun Kalirejo</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">79.544.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10.250.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">24.800.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">124.585.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">124.488.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">422.510.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:40:58</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Retribusi Tempat Rekreasi & Olahraga</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Candi Gedong songo</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4.892.000.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.077.042.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.578.985.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5.745.730.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4.889.435.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4.280.815.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:40:58</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Pemandian Muncul</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.060.000.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">193.890.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">209.580.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.047.777.500</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.380.630.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.402.265.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:40:59</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Bukit Cinta Brawijaya</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">707.985.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">975.950.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2.769.085.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2.361.330.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.916.160.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:39:18</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Musium Palagan Ambarawa</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">282.600.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">38.385.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22.350.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">182.430.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">182.390.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13.525.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:40:59</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Fasilitas Sosial & Umum</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) MCK Alun alun Kalirejo</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10.000.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.650.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3.770.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14.201.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14.415.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14.093.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-19 16:41:00</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Penerimaan Lainnya</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Langen Tirta Muncul</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) The Fountain Water Park & Resto</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Cimory on The Villay</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Agro Wisata Hortimart</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    e.) Agro Wisata Hortimart</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    f.) Wana Wisata Air Terjun Semirang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    g.) Kampong Kopi Banaran</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    h.) Pesanggrahan Watu Gunung</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    i.) Taman wisata Kopeng</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    j.) Langen Tirto Muncul</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    k.) Umbul Sidomukti</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    l.) Vana Prasta Perhutani</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    m.) Denda Home Home Theater</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    n.) Wana wisata Penggaron</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    o.) The Fountain Water Park</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    p.) Hortimart Agro Center</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    q.) Kolam renang Tirto Argo Siwarak</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    r.) Cimory on the valley</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rupiah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumen ini dihasilkan secara otomatis dari Sistem Satu Data Kabupaten Semarang</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>