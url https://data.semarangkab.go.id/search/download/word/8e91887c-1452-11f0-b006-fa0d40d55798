--- v0 (2026-07-01)
+++ v1 (2026-09-28)
@@ -1229,51 +1229,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">3,86</w:t>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1281,51 +1281,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-08-05 10:23:09</w:t>
+              <w:t xml:space="preserve">2025-05-20 08:46:08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2. Jumlah desa yang sudah dapat memanfaatkan potensi lokal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -1531,51 +1531,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">85</w:t>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1583,51 +1583,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-08-05 10:23:10</w:t>
+              <w:t xml:space="preserve">2025-05-20 08:46:08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3. Rata-rata jumlah kelompok binaan lembaga pemberdayaan masyarakat (LPM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -2437,51 +2437,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">8.653</w:t>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2489,51 +2489,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kelompok</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-08-05 10:23:10</w:t>
+              <w:t xml:space="preserve">2025-05-20 08:46:10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6. Posyandu Aktif</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -3343,51 +3343,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">87</w:t>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3395,51 +3395,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025-08-05 10:23:11</w:t>
+              <w:t xml:space="preserve">2025-05-20 08:46:12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9. Peningkatan pelaksanaan peran dan fungsi masyarakat dan pemerintahan desa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>