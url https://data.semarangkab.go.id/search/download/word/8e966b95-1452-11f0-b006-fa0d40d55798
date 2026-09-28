--- v0 (2026-07-01)
+++ v1 (2026-09-28)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="32"/><w:szCs w:val="32"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dinas Tenaga Kerja</w:t></w:r></w:p><w:p/><w:tbl><w:tblGrid><w:gridCol w:w="3000" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1200" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="auto"/><w:tblLayout w:type="autofit"/><w:tblBorders><w:top w:val="single" w:sz="6" w:color="000000"/><w:left w:val="single" w:sz="6" w:color="000000"/><w:right w:val="single" w:sz="6" w:color="000000"/><w:bottom w:val="single" w:sz="6" w:color="000000"/><w:insideH w:val="single" w:sz="6" w:color="000000"/><w:insideV w:val="single" w:sz="6" w:color="000000"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penyedia Data</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="30000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="20"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tahun</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tanggal Update</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JUMLAH PENCARI KERJA YANG MENDAFTARKAN DIRI DI DINAS TENAGA KERJA KABUPATEN SEMARANG TAHUN 2024</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. SD & Tidak Tamat</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Laki-laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">46</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:07</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">160</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">206</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">81</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:08</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. SLTP</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Laki-laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">197</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">96</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:08</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">630</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">253</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">827</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">349</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. SMA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Laki-laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">299</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">227</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">476</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">356</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">775</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">583</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. SMK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Laki-laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.720</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.029</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.499</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">892</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:11</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3.219</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.921</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:12</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. D1/D2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Laki-laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:11</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:12</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:12</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. D3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Laki-laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">52</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">57</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:13</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">74</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">77</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:13</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">126</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">134</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:14</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7. D4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Laki-laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:13</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">42</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:14</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">53</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">56</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:14</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8. S1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Laki-laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">303</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">344</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:15</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">569</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">679</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:15</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">872</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.023</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:16</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9. PROFESI</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Laki-laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10. S2-S3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Laki-laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:16</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:17</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:19</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumen ini dihasilkan secara otomatis dari Sistem Satu Data Kabupaten Semarang</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="32"/><w:szCs w:val="32"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Admin OPD</w:t></w:r></w:p><w:p/><w:tbl><w:tblGrid><w:gridCol w:w="3000" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1200" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="auto"/><w:tblLayout w:type="autofit"/><w:tblBorders><w:top w:val="single" w:sz="6" w:color="000000"/><w:left w:val="single" w:sz="6" w:color="000000"/><w:right w:val="single" w:sz="6" w:color="000000"/><w:bottom w:val="single" w:sz="6" w:color="000000"/><w:insideH w:val="single" w:sz="6" w:color="000000"/><w:insideV w:val="single" w:sz="6" w:color="000000"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penyedia Data</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="30000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="20"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tahun</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tanggal Update</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JUMLAH PENCARI KERJA YANG MENDAFTARKAN DIRI DI DINAS TENAGA KERJA KABUPATEN SEMARANG TAHUN 2024</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. SD & Tidak Tamat</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Laki-laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">46</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:07</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">160</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">206</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">81</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:08</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. SLTP</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Laki-laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">197</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">96</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:08</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">630</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">253</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">827</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">349</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. SMA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Laki-laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">299</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">227</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">476</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">356</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">775</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">583</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. SMK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Laki-laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.720</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.029</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.499</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">892</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:11</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3.219</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.921</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:12</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. D1/D2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Laki-laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:11</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:12</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:12</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. D3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Laki-laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">52</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">57</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:13</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">74</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">77</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:13</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">126</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">134</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:14</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7. D4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Laki-laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:13</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">42</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:14</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">53</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">56</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:14</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8. S1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Laki-laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">303</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">344</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:15</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">569</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">679</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:15</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">872</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.023</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:16</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9. PROFESI</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Laki-laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10. S2-S3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Laki-laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:16</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:17</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:19</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumen ini dihasilkan secara otomatis dari Sistem Satu Data Kabupaten Semarang</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>