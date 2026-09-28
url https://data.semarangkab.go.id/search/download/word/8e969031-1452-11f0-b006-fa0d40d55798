--- v0 (2026-07-01)
+++ v1 (2026-09-28)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="32"/><w:szCs w:val="32"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dinas Tenaga Kerja</w:t></w:r></w:p><w:p/><w:tbl><w:tblGrid><w:gridCol w:w="3000" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1200" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="auto"/><w:tblLayout w:type="autofit"/><w:tblBorders><w:top w:val="single" w:sz="6" w:color="000000"/><w:left w:val="single" w:sz="6" w:color="000000"/><w:right w:val="single" w:sz="6" w:color="000000"/><w:bottom w:val="single" w:sz="6" w:color="000000"/><w:insideH w:val="single" w:sz="6" w:color="000000"/><w:insideV w:val="single" w:sz="6" w:color="000000"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penyedia Data</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="30000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="20"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tahun</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tanggal Update</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Situati Banyaknya Pencari Kerja yang Mendaftarkan Diri di Dinas Tenaga Kerja Kabupaten Semarang, 2024</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. SD & Tidak Tamat </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Belum Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">59</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:52</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">36</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:53</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">95</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:53</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Telah Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:54</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">162</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:54</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">192</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:54</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Pencari Kerja Yang Dihapus</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">24</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:55</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:55</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:56</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Sisa Pencari Kerja </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:19</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:19</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">74</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:20</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. SLTP</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Belum Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">106</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:57</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">252</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:58</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">358</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:58</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Telah Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">179</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:59</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">768</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:59</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">947</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:59</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Pencari Kerja Yang Dihapus</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">47</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:00</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:00</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:00</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Sisa Pencari Kerja </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">77</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">44</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:21</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">97</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">128</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:21</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">174</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">172</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:21</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. SMA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Belum Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">276</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:02</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">129</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:03</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">405</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:03</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Telah Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">303</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:04</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">565</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:04</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">868</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:05</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Pencari Kerja Yang Dihapus</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">62</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:05</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">62</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:06</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Sisa Pencari Kerja </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">210</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">226</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:21</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">169</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:22</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">250</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">395</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:23</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. SMK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Belum Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.180</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:08</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">274</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:08</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.454</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:08</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Telah Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">835</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.457</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2.292</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Pencari Kerja Yang Dihapus</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">181</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">183</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:11</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Sisa Pencari Kerja </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.884</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2.392</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:22</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">314</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">608</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:23</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2.198</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:23</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. D1/D2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:13</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:13</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">49</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:14</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. D3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Belum Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:14</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:15</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:16</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Telah Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:17</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">45</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:17</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">80</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:17</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Pencari Kerja Yang Dihapus</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:18</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:18</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:19</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Sisa Pencari Kerja </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">24</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:24</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:24</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">55</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:24</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7. D4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Belum Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:20</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:21</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:21</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Telah Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:22</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:23</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:24</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Pencari Kerja Yang Dihapus</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:24</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:25</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:25</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Sisa Pencari Kerja </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:25</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:25</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">32</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:26</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8. S1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Belum Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">236</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:29</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">353</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:30</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">589</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:31</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Telah Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">143</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:32</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">523</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:32</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">666</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:33</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Pencari Kerja Yang Dihapus</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">208</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:34</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">109</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:34</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">317</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:35</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Sisa Pencari Kerja </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">188</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:35</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">290</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:36</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">478</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:36</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9. PROFESI</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Belum Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Telah Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Pencari Kerja Yang Dihapus</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Sisa Pencari Kerja </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">343</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:26</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">758</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:26</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.101</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:26</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10. S2-S3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Belum Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:43</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:44</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:44</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Telah Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Pencari Kerja Yang Dihapus</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Sisa Pencari Kerja </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:27</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:28</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:27</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumen ini dihasilkan secara otomatis dari Sistem Satu Data Kabupaten Semarang</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="32"/><w:szCs w:val="32"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Admin OPD</w:t></w:r></w:p><w:p/><w:tbl><w:tblGrid><w:gridCol w:w="3000" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1200" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="auto"/><w:tblLayout w:type="autofit"/><w:tblBorders><w:top w:val="single" w:sz="6" w:color="000000"/><w:left w:val="single" w:sz="6" w:color="000000"/><w:right w:val="single" w:sz="6" w:color="000000"/><w:bottom w:val="single" w:sz="6" w:color="000000"/><w:insideH w:val="single" w:sz="6" w:color="000000"/><w:insideV w:val="single" w:sz="6" w:color="000000"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penyedia Data</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="30000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="20"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tahun</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tanggal Update</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Situati Banyaknya Pencari Kerja yang Mendaftarkan Diri di Dinas Tenaga Kerja Kabupaten Semarang, 2024</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. SD & Tidak Tamat </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Belum Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">59</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:52</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">36</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:53</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">95</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:53</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Telah Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:54</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">162</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:54</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">192</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:54</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Pencari Kerja Yang Dihapus</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">24</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:55</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:55</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:56</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Sisa Pencari Kerja </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:19</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:19</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">74</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:20</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. SLTP</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Belum Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">106</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:57</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">252</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:58</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">358</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:58</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Telah Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">179</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:59</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">768</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:59</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">947</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:19:59</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Pencari Kerja Yang Dihapus</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">47</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:00</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:00</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:00</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Sisa Pencari Kerja </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">77</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">44</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:21</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">97</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">128</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:21</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">174</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">172</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:21</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. SMA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Belum Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">276</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:02</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">129</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:03</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">405</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:03</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Telah Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">303</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:04</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">565</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:04</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">868</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:05</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Pencari Kerja Yang Dihapus</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">62</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:05</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">62</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:06</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Sisa Pencari Kerja </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">210</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">226</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:21</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">169</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:22</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">250</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">395</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:23</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. SMK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Belum Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.180</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:08</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">274</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:08</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.454</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:08</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Telah Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">835</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.457</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2.292</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Pencari Kerja Yang Dihapus</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">181</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">183</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:11</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Sisa Pencari Kerja </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.884</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2.392</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:22</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">314</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">608</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:23</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2.198</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3.000</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:23</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. D1/D2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:13</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:13</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">49</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:14</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. D3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Belum Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:14</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:15</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:16</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Telah Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:17</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">45</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:17</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">80</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:17</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Pencari Kerja Yang Dihapus</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:18</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:18</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:19</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Sisa Pencari Kerja </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">24</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:24</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:24</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">55</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:24</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7. D4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Belum Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:20</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:21</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:21</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Telah Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:22</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:23</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:24</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Pencari Kerja Yang Dihapus</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:24</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:25</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:25</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Sisa Pencari Kerja </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:25</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:25</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">32</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:26</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8. S1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Belum Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">236</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:29</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">353</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:30</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">589</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:31</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Telah Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">143</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:32</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">523</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:32</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">666</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:33</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Pencari Kerja Yang Dihapus</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">208</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:34</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">109</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:34</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">317</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:35</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Sisa Pencari Kerja </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">188</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:35</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">290</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:36</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">478</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:36</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9. PROFESI</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Belum Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Telah Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Pencari Kerja Yang Dihapus</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Sisa Pencari Kerja </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">343</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:26</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">758</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:26</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.101</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:26</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10. S2-S3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Belum Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:43</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:44</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 09:20:44</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Telah Ditetapkan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Pencari Kerja Yang Dihapus</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Sisa Pencari Kerja </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Laki - laki</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:27</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Perempuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:28</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Jumlah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-06 09:29:27</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumen ini dihasilkan secara otomatis dari Sistem Satu Data Kabupaten Semarang</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>