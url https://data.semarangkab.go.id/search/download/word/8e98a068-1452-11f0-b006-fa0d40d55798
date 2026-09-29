--- v0 (2026-06-30)
+++ v1 (2026-09-29)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="32"/><w:szCs w:val="32"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sekretariat DPRD</w:t></w:r></w:p><w:p/><w:tbl><w:tblGrid><w:gridCol w:w="3000" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1200" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="auto"/><w:tblLayout w:type="autofit"/><w:tblBorders><w:top w:val="single" w:sz="6" w:color="000000"/><w:left w:val="single" w:sz="6" w:color="000000"/><w:right w:val="single" w:sz="6" w:color="000000"/><w:bottom w:val="single" w:sz="6" w:color="000000"/><w:insideH w:val="single" w:sz="6" w:color="000000"/><w:insideV w:val="single" w:sz="6" w:color="000000"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penyedia Data</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="30000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="20"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tahun</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tanggal Update</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KEGIATAN DPRD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Pembahasan Rancangan Peraturan Daerah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raperda</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:10:33</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Hearing/ dialog dan koordinasi dengan pejabat pemerintah daerah dan tokoh masyarakat/tokoh agama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:10:47</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Rapat - rapat Alat Kelengkapan DPRD </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Rapat Pimpinan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:11:02</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Rapat Badan Musyawarah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:11:20</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Rapat Konsultasi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Rapat Komisi Internal</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 10:34:23</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    e.) Rapat Komisi Eksternal</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:13:05</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    f.) Rapat Badan Anggaran Internal</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 10:35:32</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    g.) Rapat Badan Anggaran Eksternal</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:13:28</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    h.) Rapat Pansus Raperda</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 10:41:05</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    i.) Rapat Pansus Non Raperda</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 10:46:57</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    j.) Rapat Badan Kehormatan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:13:51</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    k.) Rapat Kerja/Dengar Pendapat</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 10:31:46</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    l.) Rapat Badan Legislasi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:14:20</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    m.) Rapat Balegda dalam Program Legislasi daerah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:14:42</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Rapat-rapat Paripurna</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Rapat Paripurna</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:15:04</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Rapat Paripurna Istimewa</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 10:42:22</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Rapat Paripurna Internal</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:15:56</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Penjaringan Aspirasi Masyarakat pada Masa Reses</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 10:47:08</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. Kunjungan Kerja Pimpinan dan Anggota DPRD Dalam Daerah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Pimpinan DPRD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OH</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:16:55</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Anggota DPRD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OH</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 10:47:11</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Komisi- komisi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">59</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">29</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OH</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:17:20</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Badan Kehormatan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OH</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7. Peningkatan Kapasitas Pimpinan dan Anggota DPRD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Ketua</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:17:49</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Wakil Ketua 3 orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:18:23</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Anggota</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">46</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:18:38</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8. Penyediaan Jaminan Pemeliharaan Kesehatan Pimpinan & Anggota DPRD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">50</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:18:56</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9. Kunjungan Kerja Pimpinan dan Anggota DPRD Luar daerah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Kunker Ke Luar Jawa</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Pimpinan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:19:19</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Anggota</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:19:44</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Komisi-komisi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:20:36</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        4.) Badan Musyawarah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-24 14:23:31</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        5.) Badan Anggaran</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-24 14:23:34</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        6.) Badan Legislasi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 10:47:29</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        7.) Badan Kehormatan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 10:47:30</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Kunjungan Ke DKI/Jabar/Jatim</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Pimpinan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:14:59</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Anggota</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:14:59</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Komisi-komisi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:15:00</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        4.) Badan Musyawarah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:15:00</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        5.) Badan Anggaran</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:15:00</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        6.) Badan Legislasi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:15:01</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        7.) Pansus Non Raperda</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 10:47:50</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        8.) Badan Kehormatan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 10:47:52</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Kunjungan Kerja Ke Jateng/DIY</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Pimpinan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:15:02</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Anggota</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:15:02</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Komisi-komisi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:15:02</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        4.) Badan Musyawarah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:15:03</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        5.) Badan Anggaran</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:15:03</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        6.) Badan Legislasi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:15:03</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        7.) Badan Kehormatan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 10:32:46</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Kota Semarang / Kota Salatiga</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Pimpinan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 10:48:13</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Anggota</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 10:48:15</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Badan Kehormatan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        4.) Komisi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    e.) Kunjungan kerja ke Dalam Jawa</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Pimpinan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:22:21</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Anggota </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">41</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:22:50</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Komisi-komisi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:23:15</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        4.) Badan Musyawarah </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:23:52</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        5.) Badan Anggaran </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:24:10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        6.) Badan Legislasi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:24:45</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        7.) Pansus Non-Raperda </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-24 14:24:45</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        8.) Badan kehormatan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:25:05</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumen ini dihasilkan secara otomatis dari Sistem Satu Data Kabupaten Semarang</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="32"/><w:szCs w:val="32"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Admin OPD</w:t></w:r></w:p><w:p/><w:tbl><w:tblGrid><w:gridCol w:w="3000" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1500" w:type="dxa"/><w:gridCol w:w="1200" w:type="dxa"/><w:gridCol w:w="1800" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="auto"/><w:tblLayout w:type="autofit"/><w:tblBorders><w:top w:val="single" w:sz="6" w:color="000000"/><w:left w:val="single" w:sz="6" w:color="000000"/><w:right w:val="single" w:sz="6" w:color="000000"/><w:bottom w:val="single" w:sz="6" w:color="000000"/><w:insideH w:val="single" w:sz="6" w:color="000000"/><w:insideV w:val="single" w:sz="6" w:color="000000"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penyedia Data</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="30000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="20"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tahun</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satuan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vAlign w:val="center"/><w:vMerge w:val="restart"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tanggal Update</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vAlign w:val="center"/><w:gridSpan w:val="2"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester I</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semester II</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:vMerge w:val="continue"/><w:noWrap/></w:tcPr><w:p/></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KEGIATAN DPRD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Pembahasan Rancangan Peraturan Daerah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raperda</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:10:33</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Hearing/ dialog dan koordinasi dengan pejabat pemerintah daerah dan tokoh masyarakat/tokoh agama</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:10:47</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Rapat - rapat Alat Kelengkapan DPRD </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Rapat Pimpinan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:11:02</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Rapat Badan Musyawarah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:11:20</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Rapat Konsultasi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Rapat Komisi Internal</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 10:34:23</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    e.) Rapat Komisi Eksternal</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:13:05</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    f.) Rapat Badan Anggaran Internal</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 10:35:32</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    g.) Rapat Badan Anggaran Eksternal</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:13:28</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    h.) Rapat Pansus Raperda</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 10:41:05</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    i.) Rapat Pansus Non Raperda</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 10:46:57</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    j.) Rapat Badan Kehormatan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:13:51</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    k.) Rapat Kerja/Dengar Pendapat</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 10:31:46</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    l.) Rapat Badan Legislasi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:14:20</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    m.) Rapat Balegda dalam Program Legislasi daerah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:14:42</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Rapat-rapat Paripurna</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Rapat Paripurna</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:15:04</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Rapat Paripurna Istimewa</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 10:42:22</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Rapat Paripurna Internal</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kali</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:15:56</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Penjaringan Aspirasi Masyarakat pada Masa Reses</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 10:47:08</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. Kunjungan Kerja Pimpinan dan Anggota DPRD Dalam Daerah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Pimpinan DPRD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OH</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:16:55</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Anggota DPRD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OH</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 10:47:11</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Komisi- komisi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">59</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">29</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OH</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:17:20</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Badan Kehormatan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OH</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7. Peningkatan Kapasitas Pimpinan dan Anggota DPRD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Ketua</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:17:49</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Wakil Ketua 3 orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:18:23</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Anggota</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">46</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:18:38</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8. Penyediaan Jaminan Pemeliharaan Kesehatan Pimpinan & Anggota DPRD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">50</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orang</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:18:56</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9. Kunjungan Kerja Pimpinan dan Anggota DPRD Luar daerah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    a.) Kunker Ke Luar Jawa</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Pimpinan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:19:19</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Anggota</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:19:44</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Komisi-komisi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:20:36</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        4.) Badan Musyawarah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-24 14:23:31</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        5.) Badan Anggaran</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-24 14:23:34</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        6.) Badan Legislasi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 10:47:29</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        7.) Badan Kehormatan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 10:47:30</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    b.) Kunjungan Ke DKI/Jabar/Jatim</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Pimpinan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:14:59</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Anggota</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:14:59</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Komisi-komisi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:15:00</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        4.) Badan Musyawarah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:15:00</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        5.) Badan Anggaran</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:15:00</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        6.) Badan Legislasi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:15:01</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        7.) Pansus Non Raperda</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 10:47:50</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        8.) Badan Kehormatan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 10:47:52</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    c.) Kunjungan Kerja Ke Jateng/DIY</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Pimpinan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:15:02</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Anggota</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:15:02</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Komisi-komisi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:15:02</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        4.) Badan Musyawarah</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:15:03</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        5.) Badan Anggaran</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:15:03</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        6.) Badan Legislasi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-08-05 11:15:03</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        7.) Badan Kehormatan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 10:32:46</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    d.) Kota Semarang / Kota Salatiga</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Pimpinan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 10:48:13</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Anggota</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-26 10:48:15</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Badan Kehormatan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        4.) Komisi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">    e.) Kunjungan kerja ke Dalam Jawa</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        1.) Pimpinan </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:22:21</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        2.) Anggota </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">41</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:22:50</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        3.) Komisi-komisi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:23:15</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        4.) Badan Musyawarah </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:23:52</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        5.) Badan Anggaran </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:24:10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        6.) Badan Legislasi</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:24:45</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        7.) Pansus Non-Raperda </w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025-05-24 14:24:45</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="3000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">        8.) Badan kehormatan</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">0</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1500" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1200" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1800" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-01-28 11:25:05</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumen ini dihasilkan secara otomatis dari Sistem Satu Data Kabupaten Semarang</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>