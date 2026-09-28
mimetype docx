--- v0 (2026-05-14)
+++ v1 (2026-09-28)
@@ -1229,51 +1229,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">196,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1281,51 +1281,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">2026-04-16 13:42:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2. DPT 1 / Hb 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -1531,51 +1531,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">100,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1583,51 +1583,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">2026-04-16 13:42:37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3. DPT 2 / Hb 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -1833,51 +1833,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1885,51 +1885,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">2026-04-16 13:43:11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4. DPT 3 / Hb 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -2135,51 +2135,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">100,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2187,51 +2187,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">2026-04-16 13:48:24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5. POLIO 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -2437,51 +2437,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2489,51 +2489,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">2026-04-16 13:49:50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6. POLIO 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -2739,51 +2739,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">100,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2791,51 +2791,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">2026-04-16 13:52:06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7. POLIO 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -3041,51 +3041,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">100,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3093,51 +3093,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">2026-04-16 13:52:47</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8. POLIO 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -3343,51 +3343,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">100,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3395,51 +3395,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">2026-04-16 13:53:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9. CAMPAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -3645,51 +3645,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">104,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3697,51 +3697,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">2026-04-16 13:59:11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10. PCV 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -3947,51 +3947,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">98,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3999,51 +3999,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">2026-04-16 13:59:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11. PCV 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -4249,51 +4249,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">96,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -4301,51 +4301,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">2026-04-16 13:59:29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12. IPV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -4551,51 +4551,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">98,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -4603,51 +4603,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t xml:space="preserve">2026-04-16 13:59:39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokumen ini dihasilkan secara otomatis dari Sistem Satu Data Kabupaten Semarang</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>