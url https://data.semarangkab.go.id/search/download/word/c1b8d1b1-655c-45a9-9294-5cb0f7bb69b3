--- v0 (2026-06-29)
+++ v1 (2026-09-28)
@@ -967,50 +967,5486 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1. Candi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    a.) LPMD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2. Banyukuning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    a.) LPMD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3. Kenteng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    a.) LPMD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4. Jetis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    a.) LPMD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5. Duren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    a.) LPMD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6. Mlilir</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    a.) LPMD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7. Sidomukti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    a.) LPMD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8. Jimbaran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    a.) LPMD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">9. Pakopen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    a.) LPMD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>